--- v0 (2026-03-07)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorena Bezerra de Souza Matos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lorena-matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7042-2175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all types of nature have an equal effect on urban residents’ well-being: A structural equation model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena B.S. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Massu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health &amp; Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.102759. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthplace.2022.102759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sens de l’absurde dans la bureaucratie kafkaïenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35e congrès national de médecine et santé au travail, 79 (3), pp.272. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processos de aprendizagem e práticas de desenvolvimento sustentável em arranjos produtivos locais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte Silva Aguiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conhecimento Interativo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potencial disruptivo? A história de uma biotecnologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizações &amp; Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (85), pp.287-302. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1984-9250856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The translations and the organizing of scientific practices in R&D biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAUSP Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (2), pp.199-211. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rausp.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Rights in the Management Literature: Leading Publications and Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Vinicius Peinado Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amon Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Grigoletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociedade, Contabilidade e Gestão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.158 - 177. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21446/scg_ufrj.v12i3.14170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arranjo produtivo local e desenvolvimento sustentável: uma relação sinérgica no município de Marco (CE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Alvez Medeiros Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Regina Ney Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Do Carmo Sobreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAM. Revista de Administração Mackenzie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (5), pp.15-43. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1678-69712013000500002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas de gestão do conhecimento em redes locais: o caso da Associação dos Marceneiros de Fortaleza - AMFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael González Kuramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Estratégicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging the self: the impacts of online collective autoethnography on researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Zanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sasso Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Group for Organizational Studies (EGOS) Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Whiteness and in-betweenness: Reflections of highly skilled Brazilian immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Zanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sasso Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sense of the absurd in a Kafkaesque bureaucracy: managing innovation projects in a large Brazilian company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2020 (European Academy of Management) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Expressions of Urban Invisibility: Exploring Pixação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th EGOS Colloquium -European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potencial Disruptivo? A história de uma biotecnologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX Encontro da ANPAD - EnANPAD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuições do sensemaking para a administração: um estudo bibliométrico e possibilidades de pesquisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Moura João</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Brasileiro de estudos Organizacionais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Vitória, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Práticas Científicas em um Laboratório de Biotecnologia: Uma Discussão sob a Ótica da Teoria Ator-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Encontro de Estudos Organizacionais da ANPAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inovação Socioambiental: A Importância da Face Sustentável no Progresso Tecnológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Regina Ney Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Internacional de Gestión Tecnológica e Innovación - COGESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriedade intelectual e mecanismos de apropriabilidade em redes locais: um estudo de caso sobre o APL de móveis da região metropolitana de Fortaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Internacional de Gestión Tecnológica e Innovación - COGESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas de gestão do conhecimento em redes locais: o caso da Associação dos Marceneiros de Fortaleza AMFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael González Kuramoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Internacional de Gestión Tecnológica e Innovación - COGESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Learning Processes Underlying in the Accumulation of Technological Capabilities: A Case Study in Small Firms of the Goat Husbandry Productive Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anasilvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Druid Society 2011 - Innovation, Strategy, and Structure - Organizations, Institutions, Systems and Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A importância da cultura de propriedade intelectual para a inovação em arranjos de produção de móveis: um estudo de caso sobre o APL de móveis na região metropolitana de Fortaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Batista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Encontro Acadêmico de Propriedade Intelectual, Inovação e Desenvolvimento - ENAPID 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanismos de Apropriabilidade do Software: um Estudo sobre o Porto Digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Eduardo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio de Matos Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV CONGRESSO ALTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The learning processes underlying in the accumulation of technological capabilities: a case study in the production chain of the caprineculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Corrêa da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI IBERGECYT Seminario Iberoamericano para el intercambio y la actualización em gerencia del conocimiento y la tecnologia para el desarrollo sustentable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protección del conocimiento en las universidades públicas: el punto de vista de los investigadores de la Universidad Federal de Pernambuco - UFPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Stamford da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio de Matos Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI IBERGECYT Seminario Iberoamericano para el intercambio y la actualización em gerencia del conocimiento y la tecnologia para el desarrollo sustentable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proteção do Conhecimento nas Universidades Públicas: a Visão dos Pesquisadores da Universidade Federal de Pernambuco – UFPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Stamford da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II ENAPID Encontro Acadêmico de Propriedade Intelectual, Inovação e Desenvolvimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajetórias de Inovação de Catching-up: a Aprendizagem e a Dinâmica de Acumulação de Capacidades Tecnológicas em Pequenas Empresas da Cadeia Produtiva da Caprinocultura do Ceará</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Corrêa da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Conferência ANPEI de Inovação Tecnológica - Redes de Inovação e Cadeias Produtivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sens de l'absurde dans une bureaucratie kafkaïenne: manager l'innovation dans une grande entreprise brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Durand-Moreau; Gérard Lasfargues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre management et santé au travail, un dialogue impossible ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eres, pp. 45-62, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelig: estudo observacional do processo de isomorfismo em indivíduo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline, de Assis Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Augusta Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Regina Ney Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos observacionais em linguagem fílmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITORA CRV, 2012, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24824/978858042499.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être en ville : Toutes les natures ne se valent pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Massu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des résidents en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UPEC; Paris-Est Sup; Université Gustave Eiffel. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorena Bezerra de Souza Matos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lorena-matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7042-2175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all types of nature have an equal effect on urban residents’ well-being: A structural equation model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena B.S. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Massu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health &amp; Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.102759. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthplace.2022.102759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sens de l’absurde dans la bureaucratie kafkaïenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35e congrès national de médecine et santé au travail, 79 (3), pp.272. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potencial disruptivo? A história de uma biotecnologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizações &amp; Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (85), pp.287-302. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1984-9250856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processos de aprendizagem e práticas de desenvolvimento sustentável em arranjos produtivos locais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte Silva Aguiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conhecimento Interativo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The translations and the organizing of scientific practices in R&D biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAUSP Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (2), pp.199-211. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rausp.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Rights in the Management Literature: Leading Publications and Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Vinicius Peinado Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amon Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Grigoletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociedade, Contabilidade e Gestão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.158 - 177. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21446/scg_ufrj.v12i3.14170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arranjo produtivo local e desenvolvimento sustentável: uma relação sinérgica no município de Marco (CE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Alvez Medeiros Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Regina Ney Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Do Carmo Sobreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAM. Revista de Administração Mackenzie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (5), pp.15-43. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1678-69712013000500002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas de gestão do conhecimento em redes locais: o caso da Associação dos Marceneiros de Fortaleza - AMFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael González Kuramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Estratégicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging the self: the impacts of online collective autoethnography on researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Zanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sasso Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Group for Organizational Studies (EGOS) Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Whiteness and in-betweenness: Reflections of highly skilled Brazilian immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Zanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sasso Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sense of the absurd in a Kafkaesque bureaucracy: managing innovation projects in a large Brazilian company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2020 (European Academy of Management) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Expressions of Urban Invisibility: Exploring Pixação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th EGOS Colloquium -European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potencial Disruptivo? A história de uma biotecnologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX Encontro da ANPAD - EnANPAD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuições do sensemaking para a administração: um estudo bibliométrico e possibilidades de pesquisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Moura João</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Brasileiro de estudos Organizacionais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Vitória, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Práticas Científicas em um Laboratório de Biotecnologia: Uma Discussão sob a Ótica da Teoria Ator-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Encontro de Estudos Organizacionais da ANPAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas de gestão do conhecimento em redes locais: o caso da Associação dos Marceneiros de Fortaleza AMFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael González Kuramoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Internacional de Gestión Tecnológica e Innovación - COGESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriedade intelectual e mecanismos de apropriabilidade em redes locais: um estudo de caso sobre o APL de móveis da região metropolitana de Fortaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Internacional de Gestión Tecnológica e Innovación - COGESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inovação Socioambiental: A Importância da Face Sustentável no Progresso Tecnológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Regina Ney Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Internacional de Gestión Tecnológica e Innovación - COGESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Learning Processes Underlying in the Accumulation of Technological Capabilities: A Case Study in Small Firms of the Goat Husbandry Productive Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anasilvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Druid Society 2011 - Innovation, Strategy, and Structure - Organizations, Institutions, Systems and Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A importância da cultura de propriedade intelectual para a inovação em arranjos de produção de móveis: um estudo de caso sobre o APL de móveis na região metropolitana de Fortaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Batista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Encontro Acadêmico de Propriedade Intelectual, Inovação e Desenvolvimento - ENAPID 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanismos de Apropriabilidade do Software: um Estudo sobre o Porto Digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Eduardo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio de Matos Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV CONGRESSO ALTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The learning processes underlying in the accumulation of technological capabilities: a case study in the production chain of the caprineculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Corrêa da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI IBERGECYT Seminario Iberoamericano para el intercambio y la actualización em gerencia del conocimiento y la tecnologia para el desarrollo sustentable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protección del conocimiento en las universidades públicas: el punto de vista de los investigadores de la Universidad Federal de Pernambuco - UFPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Stamford da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio de Matos Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI IBERGECYT Seminario Iberoamericano para el intercambio y la actualización em gerencia del conocimiento y la tecnologia para el desarrollo sustentable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proteção do Conhecimento nas Universidades Públicas: a Visão dos Pesquisadores da Universidade Federal de Pernambuco – UFPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Stamford da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II ENAPID Encontro Acadêmico de Propriedade Intelectual, Inovação e Desenvolvimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajetórias de Inovação de Catching-up: a Aprendizagem e a Dinâmica de Acumulação de Capacidades Tecnológicas em Pequenas Empresas da Cadeia Produtiva da Caprinocultura do Ceará</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Corrêa da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Conferência ANPEI de Inovação Tecnológica - Redes de Inovação e Cadeias Produtivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sens de l'absurde dans une bureaucratie kafkaïenne: manager l'innovation dans une grande entreprise brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Durand-Moreau; Gérard Lasfargues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre management et santé au travail, un dialogue impossible ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eres, pp. 45-62, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelig: estudo observacional do processo de isomorfismo em indivíduo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline, de Assis Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Augusta Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Regina Ney Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos observacionais em linguagem fílmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITORA CRV, 2012, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24824/978858042499.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être en ville : Toutes les natures ne se valent pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Massu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des résidents en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UPEC; Paris-Est Sup; Université Gustave Eiffel. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5227EC1E"/>
+    <w:nsid w:val="9186A5B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorena-matos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7042-2175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Allard-Poesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena B.S. Matos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2022.102759" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Bezerra de Souza Matos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.132" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Queiroz Machado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silvia Rocha Ipiranga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;sia Monte Silva Aguiar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-9250856" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#237;lvia Rocha Ipiranga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rausp.2016.12.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius Peinado Gomes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Barros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Grigoletto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21446/scg_ufrj.v12i3.14170" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Alvez Medeiros Alvarenga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Regina Ney Matos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Do Carmo Sobreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-69712013000500002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;sia Monte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonz&#225;lez Kuramoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Zanette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sasso Lopes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Moura Jo&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088817v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Almeida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;sia Monte Aguiar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Machado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasilvia Rocha Ipiranga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Batista" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Tavares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio de Matos Ferreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Corr&#234;a da Hora" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Stamford da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03679413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline, de Assis Teixeira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Augusta Freitas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978858042499.7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorena-matos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7042-2175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Allard-Poesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena B.S. Matos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2022.102759" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Bezerra de Souza Matos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.132" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silvia Rocha Ipiranga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-9250856" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Queiroz Machado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;sia Monte Silva Aguiar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#237;lvia Rocha Ipiranga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rausp.2016.12.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius Peinado Gomes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Barros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Grigoletto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21446/scg_ufrj.v12i3.14170" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Alvez Medeiros Alvarenga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Regina Ney Matos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Do Carmo Sobreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-69712013000500002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;sia Monte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonz&#225;lez Kuramoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Zanette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sasso Lopes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Moura Jo&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Almeida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;sia Monte Aguiar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Machado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasilvia Rocha Ipiranga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Batista" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Tavares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio de Matos Ferreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Corr&#234;a da Hora" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Stamford da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03679413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline, de Assis Teixeira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Augusta Freitas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978858042499.7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>