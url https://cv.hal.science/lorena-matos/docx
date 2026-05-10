--- v1 (2026-04-04)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorena Bezerra de Souza Matos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lorena-matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7042-2175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all types of nature have an equal effect on urban residents’ well-being: A structural equation model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena B.S. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Massu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health &amp; Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.102759. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthplace.2022.102759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sens de l’absurde dans la bureaucratie kafkaïenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35e congrès national de médecine et santé au travail, 79 (3), pp.272. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potencial disruptivo? A história de uma biotecnologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizações &amp; Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (85), pp.287-302. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1984-9250856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processos de aprendizagem e práticas de desenvolvimento sustentável em arranjos produtivos locais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte Silva Aguiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conhecimento Interativo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The translations and the organizing of scientific practices in R&D biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAUSP Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (2), pp.199-211. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rausp.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Rights in the Management Literature: Leading Publications and Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Vinicius Peinado Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amon Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Grigoletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociedade, Contabilidade e Gestão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.158 - 177. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21446/scg_ufrj.v12i3.14170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arranjo produtivo local e desenvolvimento sustentável: uma relação sinérgica no município de Marco (CE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Alvez Medeiros Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Regina Ney Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Do Carmo Sobreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAM. Revista de Administração Mackenzie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (5), pp.15-43. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1678-69712013000500002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas de gestão do conhecimento em redes locais: o caso da Associação dos Marceneiros de Fortaleza - AMFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael González Kuramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Estratégicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging the self: the impacts of online collective autoethnography on researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Zanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sasso Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Group for Organizational Studies (EGOS) Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Whiteness and in-betweenness: Reflections of highly skilled Brazilian immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Zanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sasso Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sense of the absurd in a Kafkaesque bureaucracy: managing innovation projects in a large Brazilian company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2020 (European Academy of Management) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Expressions of Urban Invisibility: Exploring Pixação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th EGOS Colloquium -European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potencial Disruptivo? A história de uma biotecnologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX Encontro da ANPAD - EnANPAD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuições do sensemaking para a administração: um estudo bibliométrico e possibilidades de pesquisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Moura João</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Brasileiro de estudos Organizacionais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Vitória, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Práticas Científicas em um Laboratório de Biotecnologia: Uma Discussão sob a Ótica da Teoria Ator-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Encontro de Estudos Organizacionais da ANPAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas de gestão do conhecimento em redes locais: o caso da Associação dos Marceneiros de Fortaleza AMFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael González Kuramoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Internacional de Gestión Tecnológica e Innovación - COGESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriedade intelectual e mecanismos de apropriabilidade em redes locais: um estudo de caso sobre o APL de móveis da região metropolitana de Fortaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Internacional de Gestión Tecnológica e Innovación - COGESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inovação Socioambiental: A Importância da Face Sustentável no Progresso Tecnológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Regina Ney Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Internacional de Gestión Tecnológica e Innovación - COGESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Learning Processes Underlying in the Accumulation of Technological Capabilities: A Case Study in Small Firms of the Goat Husbandry Productive Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anasilvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Druid Society 2011 - Innovation, Strategy, and Structure - Organizations, Institutions, Systems and Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A importância da cultura de propriedade intelectual para a inovação em arranjos de produção de móveis: um estudo de caso sobre o APL de móveis na região metropolitana de Fortaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Batista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Encontro Acadêmico de Propriedade Intelectual, Inovação e Desenvolvimento - ENAPID 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanismos de Apropriabilidade do Software: um Estudo sobre o Porto Digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Eduardo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio de Matos Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV CONGRESSO ALTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The learning processes underlying in the accumulation of technological capabilities: a case study in the production chain of the caprineculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Corrêa da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI IBERGECYT Seminario Iberoamericano para el intercambio y la actualización em gerencia del conocimiento y la tecnologia para el desarrollo sustentable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protección del conocimiento en las universidades públicas: el punto de vista de los investigadores de la Universidad Federal de Pernambuco - UFPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Stamford da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio de Matos Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI IBERGECYT Seminario Iberoamericano para el intercambio y la actualización em gerencia del conocimiento y la tecnologia para el desarrollo sustentable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proteção do Conhecimento nas Universidades Públicas: a Visão dos Pesquisadores da Universidade Federal de Pernambuco – UFPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Stamford da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II ENAPID Encontro Acadêmico de Propriedade Intelectual, Inovação e Desenvolvimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajetórias de Inovação de Catching-up: a Aprendizagem e a Dinâmica de Acumulação de Capacidades Tecnológicas em Pequenas Empresas da Cadeia Produtiva da Caprinocultura do Ceará</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Corrêa da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Conferência ANPEI de Inovação Tecnológica - Redes de Inovação e Cadeias Produtivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sens de l'absurde dans une bureaucratie kafkaïenne: manager l'innovation dans une grande entreprise brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Durand-Moreau; Gérard Lasfargues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre management et santé au travail, un dialogue impossible ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eres, pp. 45-62, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelig: estudo observacional do processo de isomorfismo em indivíduo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline, de Assis Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Augusta Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Regina Ney Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos observacionais em linguagem fílmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITORA CRV, 2012, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24824/978858042499.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être en ville : Toutes les natures ne se valent pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Massu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des résidents en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UPEC; Paris-Est Sup; Université Gustave Eiffel. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorena Bezerra de Souza Matos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lorena-matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7042-2175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all types of nature have an equal effect on urban residents’ well-being: A structural equation model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena B.S. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Massu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health &amp; Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.102759. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthplace.2022.102759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sens de l’absurde dans la bureaucratie kafkaïenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35e congrès national de médecine et santé au travail, 79 (3), pp.272. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processos de aprendizagem e práticas de desenvolvimento sustentável em arranjos produtivos locais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte Silva Aguiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conhecimento Interativo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potencial disruptivo? A história de uma biotecnologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizações &amp; Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (85), pp.287-302. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1984-9250856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The translations and the organizing of scientific practices in R&D biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAUSP Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (2), pp.199-211. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rausp.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Rights in the Management Literature: Leading Publications and Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Vinicius Peinado Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amon Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Grigoletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociedade, Contabilidade e Gestão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.158 - 177. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21446/scg_ufrj.v12i3.14170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arranjo produtivo local e desenvolvimento sustentável: uma relação sinérgica no município de Marco (CE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Alvez Medeiros Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Regina Ney Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Do Carmo Sobreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAM. Revista de Administração Mackenzie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (5), pp.15-43. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1678-69712013000500002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas de gestão do conhecimento em redes locais: o caso da Associação dos Marceneiros de Fortaleza - AMFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael González Kuramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Estratégicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging the self: the impacts of online collective autoethnography on researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Zanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sasso Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Group for Organizational Studies (EGOS) Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Whiteness and in-betweenness: Reflections of highly skilled Brazilian immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Zanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sasso Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sense of the absurd in a Kafkaesque bureaucracy: managing innovation projects in a large Brazilian company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2020 (European Academy of Management) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Expressions of Urban Invisibility: Exploring Pixação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th EGOS Colloquium -European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potencial Disruptivo? A história de uma biotecnologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX Encontro da ANPAD - EnANPAD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuições do sensemaking para a administração: um estudo bibliométrico e possibilidades de pesquisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Moura João</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Brasileiro de estudos Organizacionais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Vitória, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Práticas Científicas em um Laboratório de Biotecnologia: Uma Discussão sob a Ótica da Teoria Ator-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Encontro de Estudos Organizacionais da ANPAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práticas de gestão do conhecimento em redes locais: o caso da Associação dos Marceneiros de Fortaleza AMFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael González Kuramoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Internacional de Gestión Tecnológica e Innovación - COGESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriedade intelectual e mecanismos de apropriabilidade em redes locais: um estudo de caso sobre o APL de móveis da região metropolitana de Fortaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Internacional de Gestión Tecnológica e Innovación - COGESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inovação Socioambiental: A Importância da Face Sustentável no Progresso Tecnológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Regina Ney Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Internacional de Gestión Tecnológica e Innovación - COGESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Learning Processes Underlying in the Accumulation of Technological Capabilities: A Case Study in Small Firms of the Goat Husbandry Productive Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anasilvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Druid Society 2011 - Innovation, Strategy, and Structure - Organizations, Institutions, Systems and Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A importância da cultura de propriedade intelectual para a inovação em arranjos de produção de móveis: um estudo de caso sobre o APL de móveis na região metropolitana de Fortaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Batista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Encontro Acadêmico de Propriedade Intelectual, Inovação e Desenvolvimento - ENAPID 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanismos de Apropriabilidade do Software: um Estudo sobre o Porto Digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Eduardo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio de Matos Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV CONGRESSO ALTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protección del conocimiento en las universidades públicas: el punto de vista de los investigadores de la Universidad Federal de Pernambuco - UFPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Stamford da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio de Matos Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI IBERGECYT Seminario Iberoamericano para el intercambio y la actualización em gerencia del conocimiento y la tecnologia para el desarrollo sustentable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The learning processes underlying in the accumulation of technological capabilities: a case study in the production chain of the caprineculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Corrêa da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sílvia Rocha Ipiranga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI IBERGECYT Seminario Iberoamericano para el intercambio y la actualización em gerencia del conocimiento y la tecnologia para el desarrollo sustentable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proteção do Conhecimento nas Universidades Públicas: a Visão dos Pesquisadores da Universidade Federal de Pernambuco – UFPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Stamford da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II ENAPID Encontro Acadêmico de Propriedade Intelectual, Inovação e Desenvolvimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajetórias de Inovação de Catching-up: a Aprendizagem e a Dinâmica de Acumulação de Capacidades Tecnológicas em Pequenas Empresas da Cadeia Produtiva da Caprinocultura do Ceará</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silvia Rocha Ipiranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Corrêa da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marísia Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Conferência ANPEI de Inovação Tecnológica - Redes de Inovação e Cadeias Produtivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sens de l'absurde dans une bureaucratie kafkaïenne: manager l'innovation dans une grande entreprise brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Durand-Moreau; Gérard Lasfargues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre management et santé au travail, un dialogue impossible ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eres, pp. 45-62, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelig: estudo observacional do processo de isomorfismo em indivíduo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline, de Assis Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Queiroz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Augusta Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Regina Ney Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos observacionais em linguagem fílmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITORA CRV, 2012, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24824/978858042499.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être en ville : Toutes les natures ne se valent pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Massu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des résidents en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Allard-Poesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UPEC; Paris-Est Sup; Université Gustave Eiffel. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9186A5B7"/>
+    <w:nsid w:val="FBD6EB00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorena-matos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7042-2175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Allard-Poesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena B.S. Matos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2022.102759" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Bezerra de Souza Matos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.132" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silvia Rocha Ipiranga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-9250856" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Queiroz Machado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;sia Monte Silva Aguiar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#237;lvia Rocha Ipiranga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rausp.2016.12.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius Peinado Gomes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Barros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Grigoletto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21446/scg_ufrj.v12i3.14170" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Alvez Medeiros Alvarenga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Regina Ney Matos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Do Carmo Sobreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-69712013000500002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;sia Monte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonz&#225;lez Kuramoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Zanette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sasso Lopes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Moura Jo&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Almeida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;sia Monte Aguiar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Machado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasilvia Rocha Ipiranga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Batista" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Tavares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio de Matos Ferreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Corr&#234;a da Hora" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Stamford da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03679413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline, de Assis Teixeira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Augusta Freitas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978858042499.7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorena-matos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7042-2175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Allard-Poesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena B.S. Matos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2022.102759" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Bezerra de Souza Matos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.132" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Queiroz Machado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silvia Rocha Ipiranga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;sia Monte Silva Aguiar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-9250856" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#237;lvia Rocha Ipiranga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rausp.2016.12.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius Peinado Gomes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Barros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Grigoletto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21446/scg_ufrj.v12i3.14170" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Alvez Medeiros Alvarenga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Regina Ney Matos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Do Carmo Sobreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-69712013000500002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;sia Monte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonz&#225;lez Kuramoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Zanette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sasso Lopes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Moura Jo&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Almeida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;sia Monte Aguiar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Machado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasilvia Rocha Ipiranga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Batista" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Tavares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio de Matos Ferreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Stamford da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Corr&#234;a da Hora" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03679413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline, de Assis Teixeira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Augusta Freitas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978858042499.7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>