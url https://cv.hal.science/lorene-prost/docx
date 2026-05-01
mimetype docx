--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -438,516 +438,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des situations d'usage pour concevoir des outils d'aide au changement de pratiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Révéler la diversité de l'expérimentation collective en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté de Sainte Agathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029742v1</w:t>
+                <w:t xml:space="preserve">hal-05502016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-conception de scénarios de complémentarités culture-élevage pour la réduction des pesticides à l'échelle d'un territoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Ballot</w:t>
+                <w:t xml:space="preserve">Comparison of two contrasted approaches of participatory design: lessons from designing tools for the sustainability assessment of urban agriculture projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Clerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art06⟩</w:t>
+              <w:t xml:space="preserve">Research in Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00163-025-00464-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285133v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler la diversité de l'expérimentation collective en agriculture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une analyse des situations d'usage pour concevoir des outils d'aide au changement de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.135-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502016v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two contrasted approaches of participatory design: lessons from designing tools for the sustainability assessment of urban agriculture projects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
+                <w:t xml:space="preserve">Co-conception de scénarios de complémentarités culture-élevage pour la réduction des pesticides à l'échelle d'un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrto Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.68-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00163-025-00464-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398223v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional ecology approach to define a conceptual and participatory method for designing species mixtures: a case study on nitrogen cycling and weed control</w:t>
               </w:r>
@@ -1063,77 +1063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter l’activité pour ouvrir l’exploration et l’imaginaire des concepteurs : le cas de la conception d’artefacts pour la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1206,51 +1206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agor@gri : Les médias sociaux numériques au service de la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1340,51 +1340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir la transformation du travail en agroécologie: des collectifs de pairs qui favorisent l’induction et le développement de l’enquête des agricultrices et agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Slimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1461,51 +1461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Slimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1790,51 +1790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,64 +1924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2052,239 +2052,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How could social media support farmers concerned with sustainability issues?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les échanges entre agriculteurs dans un contexte de transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Slimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gross</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891161v1</w:t>
+                <w:t xml:space="preserve">hal-03829921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échanges entre agriculteurs dans un contexte de transition agroécologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How could social media support farmers concerned with sustainability issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1389224X.2022.2153888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829921v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être agronome dans un contexte de transition agroécologique</w:t>
               </w:r>
@@ -2486,51 +2486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Slimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2620,51 +2620,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sciences et Recherches Participatives à INRAE, Numéro Spécial 01, pp.120-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS01-art10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
@@ -2681,51 +2681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation en agronomie, quelle mise en perspective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2819,64 +2819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3142,399 +3142,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting farmers’ management of change towards agroecological practices by focusing on their work: a contribution of ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Chizallet</w:t>
+                <w:t xml:space="preserve">Questioning the work of farmers, advisors, teachers and researchers in agro-ecological transition. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2018023⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (5), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0524-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089507v1</w:t>
+                <w:t xml:space="preserve">hal-02094932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing agricultural systems from invention to implementation: the contribution of agronomy. Lessons from a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting farmers’ management of change towards agroecological practices by focusing on their work: a contribution of ergonomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.04.009⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2018023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784895v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the work of farmers, advisors, teachers and researchers in agro-ecological transition. A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Designing agricultural systems from invention to implementation: the contribution of agronomy. Lessons from a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Paravano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (5), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 164, pp.122-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-018-0524-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02094932v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design est-il un concept utile pour les agronomes ?</w:t>
               </w:r>
@@ -3583,278 +3583,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition vers la réduction de l’usage des pesticides au prisme de l’intermédiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les échanges virtuels entre agriculteurs : un soutien à leurs transitions professionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5138454015785562E12⟩</w:t>
+              <w:t xml:space="preserve">Raisons éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/1 (21), pp.129-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/raised.021.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627219v1</w:t>
+                <w:t xml:space="preserve">halshs-03467229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échanges virtuels entre agriculteurs : un soutien à leurs transitions professionnelles ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Prost</w:t>
+                <w:t xml:space="preserve">La transition vers la réduction de l’usage des pesticides au prisme de l’intermédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017/1 (21), pp.129-154. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.133-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/raised.021.0129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5138454015785562E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03467229v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des émissions de nitrate par les champs pour la conception de projets de territoire et l’accompagnement de la transition en aires d’alimentation de captage</w:t>
               </w:r>
@@ -4000,64 +4000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa T.A. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4102,662 +4102,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d’un guide pour le diagnostic territorial des pressions et émissions agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soizic Jean-Baptiste</w:t>
+                <w:t xml:space="preserve">Farmers’ use of fundamental knowledge to re-design their croppingsystems: situated contextualisation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Guichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Reau</w:t>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pernel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NJAS - Wageningen Journal of Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (Mars 2017), pp.37-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656647v1</w:t>
+                <w:t xml:space="preserve">hal-01520141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ use of fundamental knowledge to re-design their croppingsystems: situated contextualisation processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produire des connaissances pour et sur la transformation des systèmes agricoles. Retours sur une école-chercheurs interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mischler</w:t>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Pernel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NJAS - Wageningen Journal of Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.276-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2017055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520141v1</w:t>
+                <w:t xml:space="preserve">hal-01685933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des connaissances pour et sur la transformation des systèmes agricoles. Retours sur une école-chercheurs interdisciplinaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cecile Fiorelli</w:t>
+                <w:t xml:space="preserve">Co-construction d’un guide pour le diagnostic territorial des pressions et émissions agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (3), pp.276-284. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.35-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2017055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5137808451456467E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685933v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire et tableau de bord pour un pilotage dynamique des pertes de nitrate dans une aire d’alimentation de captage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurette Paravano</w:t>
+                <w:t xml:space="preserve">Savoir agronomique pour l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Omon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.127-133</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572612v1</w:t>
+                <w:t xml:space="preserve">hal-01427653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir agronomique pour l’action</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+                <w:t xml:space="preserve">Observatoire et tableau de bord pour un pilotage dynamique des pertes de nitrate dans une aire d’alimentation de captage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Paravano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (2)</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427653v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators used by farmers to design agricultural systems: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4798,273 +4798,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité de re-conception d’un système de culture par l’agriculteur : implications pour la production de connaissances en agronomie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels renouvellements des savoirs agronomiques ? Dialogue entre agronomes et zootechniciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (2)</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487101v1</w:t>
+                <w:t xml:space="preserve">hal-01572613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels renouvellements des savoirs agronomiques ? Dialogue entre agronomes et zootechniciens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’activité de re-conception d’un système de culture par l’agriculteur : implications pour la production de connaissances en agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (2), pp.119-128</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572613v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel renouvellement des savoirs agronomiques ? Dialogue entre agronomes et zootechniciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5089,103 +5089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et mobiliser différentes formes de connaissances pour et sur la transformation des systèmes agricoles : regards interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jankwoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.209-210</w:t>
@@ -5240,51 +5240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5374,51 +5374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50, pp.31-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5573,64 +5573,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (3), pp.667-677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5794,99 +5794,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 219 (1-2), pp.66-76. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 219 (1-2), pp.66-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173171v1</w:t>
+                <w:t xml:space="preserve">hal-00487118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of stepwise selection and Bayesian model averaging for yield gap analysis</w:t>
               </w:r>
@@ -5898,133 +5889,142 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 219 (1-2), pp.66-76</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 219 (1-2), pp.66-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487118v1</w:t>
+                <w:t xml:space="preserve">hal-01173171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replacing the nitrogen nutrition index by the chlorophyll meter to assess wheat N status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (4), pp.322 - 330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6084,64 +6084,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (2), pp.30-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6179,302 +6179,1654 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replacing the nitrogen nutrition index by the chlorophyll meter to assess wheat N status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (4), pp.321-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des variétés végétales face aux grands défis contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Glaszmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Avis n°4, Comité des enjeux sociétaux du SEMAE. 2025, 42 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massification de l’agroécologie : que dit l’état de l’art et quelle stratégie construire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Slimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle conservation et mise à disposition des ressources phytogénétiques (RPG) face au dérèglement climatique et pour la transition agroécologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Avis n°3, Comité des enjeux sociétaux du SEMAE. 2024, 42 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semences et propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité des Enjeux Sociétaux de SEMAE, Avis n°2. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport Scientifique du projet Pestimute-Gen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Office National de l'Eau et des Milieux Aquatiques. 2017, 25 p. + annexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de ressources sur la conception dans les domaines de l’agriculture, de l’environnement et de l’alimentation: intérêt et conditions de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2015, 57 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bac de la Croix Rouge et de Lauduchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Paravano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond R. Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d’un outil d’optimisation des réseaux d’essais et de caractérisation des variétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport scientifique à 18 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d’un outil d’optimisation des réseaux d’essais et de caractérisation des variétés. Rapport scientifique- Année 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2, Fonds de Soutien à l'Obtention Végétale. 2010, 77 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs innovants pour la conception et l’évaluation de systèmes techniques (DISCOTECH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d’un outil d’optimisation des réseaux d’essais et de caractérisation des variétés. Rapport scientifique d'étape INRA - Année 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Fonds de Soutien à l'Obtention Végétale. 2009, 58 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l’eau &amp; agriculture : des travaux de recherche en agronomie système auprès des animateurs captage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi ne parvient-on pas à réduire l’usage des pesticides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Ballot</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau INRAE inter-départements "Systèmes Agricoles et Eau"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Présentation au laboratoire de Sophia Antipolis de l'ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Visio Conférence, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096875v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner à la reconception des systèmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment accompagner la transition agricole tout en protégeant durablement la ressource en eau ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Re-Sources (https://www.re-sources-nouvelle-aquitaine.fr/), Jun 2025, Salles-de-Villefagnan (16), France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and supporting a territory's transition towards zero pesticide use: the case of the western plain of Montpellier. Co-designing agrifood systems across scales: methods and tools for multi-actor approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrto Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6503,846 +7855,846 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.267-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi ne parvient-on pas à réduire l’usage des pesticides ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité de l’eau &amp; agriculture : des travaux de recherche en agronomie système auprès des animateurs captage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation au laboratoire de Sophia Antipolis de l'ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Visio Conférence, France. 26 p</w:t>
+              <w:t xml:space="preserve">Journées du Réseau INRAE inter-départements "Systèmes Agricoles et Eau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273229v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi ne parvient-on pas à réduire l’usage des pesticides ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IDEAS: an experience to develop design capabilities in research and for innovation in territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil scientifique du Plan national en faveur des insectes pollinisateurs et de la pollinisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Visio-Conference, France. 26 p</w:t>
+              <w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda, Side-Event of the 8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marianne Cerf; Quentin Toffolini; Jeanne Cadiou; Thibault Lefeuvre, Aug 2025, Palaiseau (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033731v2</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEAS: an experience to develop design capabilities in research and for innovation in territories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Conducting a diagnosis of use situations to design tools aiming to support change in agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda, Side-Event of the 8th International Farming System Design Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.296-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269775v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting a diagnosis of use situations to design tools aiming to support change in agricultural systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Methods for systemic design in agrifood systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.296-297, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296236v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for systemic design in agrifood systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi ne parvient-on pas à réduire l’usage des pesticides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Conseil scientifique du Plan national en faveur des insectes pollinisateurs et de la pollinisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Visio-Conference, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246536v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of agrifood stakeholders in the development of crop-livestock interactions at territory level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Perrisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Pissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Pesticide-Free Agriculture: A Territorial Research Framework to move from Theory to Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction de scénarios de complémentarité culture-élevage pour la réduction des pesticides à l’échelle d’un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrto Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7371,73 +8723,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A landscape-scale approach to reducing pesticides: how can the analysis of local initiatives and dynamics support the design of territorial transformations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrto Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7466,73 +8818,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed experiments and learnings to support the diversification of cultivated species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7574,155 +8926,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFSA conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial design for sustainable agrifood systems: development and testing of a cross-disciplinary review framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systemic Change for Sustainable Futures - 15th IFSA conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling collective experimentation in diversified systems: constructing Ideal Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté de Sainte Agathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7764,306 +9116,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving dilemmas during the annual health check-up in French organic dairy farming: an analysis of vet activity through video-recording and self-confrontation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inquiry, a framework to support the transformation of farmers’ activity in agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Slimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference of the International Society for Economics and Social Sciences of Animal Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. https://nordicagriculture.eu/wp-content/uploads/2023/06/ISESSAH-2023-book-of-abstracts-12-6-2023.pdf</w:t>
+              <w:t xml:space="preserve">26th ESEE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEE - The European Seminar on Extension &amp; Education, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200491v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiry, a framework to support the transformation of farmers’ activity in agroecological transition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solving dilemmas during the annual health check-up in French organic dairy farming: an analysis of vet activity through video-recording and self-confrontation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th ESEE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESEE - The European Seminar on Extension &amp; Education, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Annual conference of the International Society for Economics and Social Sciences of Animal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. https://nordicagriculture.eu/wp-content/uploads/2023/06/ISESSAH-2023-book-of-abstracts-12-6-2023.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185650v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénariser à l’échelle territoriale pour le «zéro pesticides» : une proposition de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrto Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8092,837 +9444,837 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAYOTE 2023 - Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la tête d’un vétérinaire en visite de bilan sanitaire d’élevage dans un élevage bovin laitier biologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Root and uses of an emerging notion in agronomie: farmer-designers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.397-402</w:t>
+              <w:t xml:space="preserve">7th International Workshop for Farming System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Marrackech, Maroc, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959972v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root and uses of an emerging notion in agronomie: farmer-designers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dans la tête d’un vétérinaire en visite de bilan sanitaire d’élevage dans un élevage bovin laitier biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop for Farming System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Marrackech, Maroc, Morocco</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.397-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210987v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés de vétérinaires et d'éleveurs sur le bilan sanitaire d'élevage : quels enseignements potentiels pour la formation professionnelle des vétérinaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque International de Didactique Professionnelle 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association RPDP, Jun 2022, Lausanne, Suisse. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des récits de conception révélateurs de processus de conception focalisés : cas d’un éleveur bovin en transition agroécologique</w:t>
+                <w:t xml:space="preserve">An agroecological transition in design: farmers caught up in a systemic transformation of their work systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International association on work in agriculture, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184408v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building narratives of farmers’ experiencing agroecological transition and peer group support</w:t>
+                <w:t xml:space="preserve">Naviguer dans les situations de travail pour les transformer dans un contexte de transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Slimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Work in agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">11e colloque EPIQUE : Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228178v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agroecological transition in design: farmers caught up in a systemic transformation of their work systems</w:t>
+                <w:t xml:space="preserve">Des récits de conception révélateurs de processus de conception focalisés : cas d’un éleveur bovin en transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International association on work in agriculture, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293537v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naviguer dans les situations de travail pour les transformer dans un contexte de transition agroécologique</w:t>
+                <w:t xml:space="preserve">Building narratives of farmers’ experiencing agroecological transition and peer group support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Slimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque EPIQUE : Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538153v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Work System: A Scale to Capture the Systemic Design Activity of Farmers in Agroecological Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8941,92 +10293,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.91-95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naviguer dans les « moments du temps » pour concevoir sa transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9055,410 +10407,410 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding and supporting the design of famers work systems: the implementation of the “Chronicle of Change” method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International symposium for Farming System Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20.congress of international ergonomics association (IEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florennce, Italy. 794 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494829v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and supporting the design of famers work systems: the implementation of the “Chronicle of Change” method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
+                <w:t xml:space="preserve">Le partage d'expériences, une ressource clé pour accompagner les transitions agroécologiques des agricultrices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Slimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20.congress of international ergonomics association (IEA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">54. Congrès International de la Société d'Ergonomie de Langue Française "Comment contribuer à un autre monde ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508167v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage d'expériences, une ressource clé pour accompagner les transitions agroécologiques des agricultrices ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Congrès International de la Société d'Ergonomie de Langue Française "Comment contribuer à un autre monde ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">6th International symposium for Farming System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538171v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting the design process of agricultural systems in a watershed: Lessons from a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9480,529 +10832,529 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Paravano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium of Farming Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et soutenir le processus de conception d'un système de travail durable d'agriculteurs dans un contexte de transition agroécologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
+                <w:t xml:space="preserve">How co-design processes can contribute to and renew relations between scientific knowledge production and innovation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 53ème Congrès de la SELF, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Third International workshop on System Innovation toward Sustainable Agriculture – SISA3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Riga (Latvia), Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952499v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How co-design processes can contribute to and renew relations between scientific knowledge production and innovation?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+                <w:t xml:space="preserve">Comprendre et soutenir le processus de conception d'un système de travail durable d'agriculteurs dans un contexte de transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International workshop on System Innovation toward Sustainable Agriculture – SISA3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Riga (Latvia), Latvia</w:t>
+              <w:t xml:space="preserve">L'ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53ème Congrès de la SELF, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479894v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'opérationnalisation de la méthode TATA-BOX. Points de vue de participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final du projet ANR TATA-BOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Auzeville, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting agro-ecological transition on farms : co-designing a change management support approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10031,168 +11383,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual Conference of the Association of Canadian Ergonomists / 12th International Symposium on Human Factors in Organizational Design and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges virtuels entre agriculteurs : un soutien à la transformation de leurs pratiques professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. conférence de Psychologie Ergonomique (EPIQUE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Ergonomique et Ergonomie (Association ARPEGE). FRA., Jul 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting agro-ecological transition on farms: co-designing a change management support approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10221,3178 +11573,3178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Human Factors in Organizational Design and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Canadian Ergonomists (ACE). CAN., 2017, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting farmers’ management of change towards agro-ecological practices by focusing on the work dimension: the contribution of ergonomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
+                <w:t xml:space="preserve">Upscaling of more sustainable cropping systems: a framework to analyse and support intermediation processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Omon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Estadual de Maringá (UEM), Nov 2016, Maringa, Brazil</w:t>
+              <w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2016, Newport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784896v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer dans l’intervention capacitante en conduite du changement par la construction d’une chronique du changement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
+                <w:t xml:space="preserve">How “fundamental knowledge” supports the cropping system redesign by farmers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51e congrès de la SELF. Ergonomie(S), Ergonome(S) Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Leduc (Université d’Aix-Marseille) &amp; Gérard Valléry (Université de Picardie), Sep 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2016, Newport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783987v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling of more sustainable cropping systems: a framework to analyse and support intermediation processes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Entrer dans l’intervention capacitante en conduite du changement par la construction d’une chronique du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2016, Newport, United Kingdom</w:t>
+              <w:t xml:space="preserve">51e congrès de la SELF. Ergonomie(S), Ergonome(S) Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Leduc (Université d’Aix-Marseille) &amp; Gérard Valléry (Université de Picardie), Sep 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781904v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How “fundamental knowledge” supports the cropping system redesign by farmers?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">Supporting farmers’ management of change towards agro-ecological practices by focusing on the work dimension: the contribution of ergonomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2016, Newport, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Estadual de Maringá (UEM), Nov 2016, Maringa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784890v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling up users’ participation: design-use relations in transition towards the ecologization of agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Analysing farming system design activities in the light of Design Studies concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Interdisciplinary Institute on Innovation; Mines ParisTech, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agropolis International. FRA.; European Society for Agronomy (ESA international). FRA., Sep 2015, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264205v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing farming system design activities in the light of Design Studies concepts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Designing for transition in agriculture: addressing the gap between design and innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iran Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agropolis International. FRA.; European Society for Agronomy (ESA international). FRA., Sep 2015, montpellier, France</w:t>
+              <w:t xml:space="preserve">19th triennial congress of the International ergonomics association (IEA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264206v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing for transition in agriculture: addressing the gap between design and innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Scaling up users’ participation: design-use relations in transition towards the ecologization of agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th triennial congress of the International ergonomics association (IEA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. 9 p</w:t>
+              <w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interdisciplinary Institute on Innovation; Mines ParisTech, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264207v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The need for agronomic indicators to monitor and assess action and to enhance learning loops during cropping system redesign process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy (ESA)., Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of cropping systems at territorial scale: methodological lessons from case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Chantre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Paravano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy (ESA international). FRA., Sep 2015, Montpellier, France. 530 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gaps between ecological principles and actions for designing biodiversity-based agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-thinking agricultural practices to improve water quality: two participatory methodologies for collaborative learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Chantre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European International Farming System Association Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humboldt University of Berlin. Berlin, DEU., Apr 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition towards low-input cropping systems: characterization of actionable knowledge for technical change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European IFSA Symposium : Farming Systems Facing Global Challenges : Capacities and Strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisy Summer in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Sustainability Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific characteristics of innovative design in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SIG Design Theory Workshop- Design Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCS-AGR., Feb 2013, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bac Lauduchy et la Croix Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Paravano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond R. Reau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation au Ministère de l’Ecologie et du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midrange Studies of Transitions Dynamics in the Case of Pesticide Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IST 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite de projet et réduction des risques environnementaux : le cas des AAC « grenelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46.Congrès International de la Société d'Ergonomie de Langue Française (SELF 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design as a distributed dialogical design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+                <w:t xml:space="preserve">Méthodes de conception de systèmes de culture innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on "System Innovations, Knowledge Regimes, &amp; Design Practices towards Sustainable Agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lelystad, Netherlands. 9 p</w:t>
+              <w:t xml:space="preserve">Réunion annuelle POPSY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818608v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de conception de systèmes de culture innovants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Beguin</w:t>
+                <w:t xml:space="preserve">Co-design as a distributed dialogical design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle POPSY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International workshop on "System Innovations, Knowledge Regimes, &amp; Design Practices towards Sustainable Agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lelystad, Netherlands. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173280v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design as a distributed dialogical design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, VIENNA, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design as an emergent distributed dialogical design between users and designers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on System Innovations, Knowledge Regimes, and Design Practices towards Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Jun 2010, Lelystad, Netherlands. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing innovative cropping systems with stakeholders: how to begin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de caractérisation des variétés de blé et proposition de conduites culturales adaptées à une agriculture durable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection and combination of models for cropping system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jan 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758253v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and combination of models for cropping system design</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodologie de caractérisation des variétés de blé et proposition de conduites culturales adaptées à une agriculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Programme FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jan 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173209v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What modelling methods are used by researchers in agronomy?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, Californie, United States</w:t>
+              <w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173202v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">What modelling methods are used by researchers in agronomy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173208v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What modelling methods are used by researchers in agronomy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2009: an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States. pp.213-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing new sustainable cropping systems: a method combining the participation of various stakeholders and the use of assessment tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2009: an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States. pp.211-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using agronomic models to predict cultivar performances under various environments and cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13424,2000 +14776,766 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing new sustainable cropping systems: a method combining the participation of various actors and the use of assessment tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefact based learning laboratory: mirroring and questioning issues while designing a cognitive tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activity 2008, Activity analyses for developing work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Helsinki [Helsinki]. FIN., May 2008, Helsinki, Finland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing the design of a cognitive tool between researchers and potential users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Cognitive Ergonomics: Invent! Explore!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, London, United Kingdom. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a tool for wheat cultivar assessment by analysing its potential uses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2007: An International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173142v1</w:t>
-              </w:r>
-[...1232 lines deleted...]
-                <w:t xml:space="preserve">hal-01186939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les nouveaux OGM relancent la question de la brevetabilité du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret de ressources Be-Creative pour piloter et animer un processus de co-conception de territoires zéro phyto.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des systèmes agricoles sans pesticides de la parcelle au territoire avec et pour les acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15426,218 +15544,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pratique : Piloter un processus collectif de conception innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiagVar-Pois, une méthode de valorisation des Interactions Génotype x Environnements s’exprimant au sein des réseaux d’essais variétaux pour améliorer la caractérisation des variétés et des milieux d'essais. Dépot à l'Agence pour la Protection des Programmes (IDDN.FR.001.020006.001.R.C.2009.000.10000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15645,105 +15763,223 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs du changement intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intervention développementale : un enjeu pour accompagner les transitions professionnelles en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15763,100 +15999,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.137-147, 2022, 978-2-36630-129-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le REH, un outil pour observer les résultats de potentiel de lessivage des champs cultivés et construire pas à pas des territoires produisant de l’eau « propre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15884,73 +16120,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retours d’expérience autour du REH/RDD/APL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-87016-180-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l’eau en aire d’alimentation de captage : gestion dynamique avec la démarche TRANSIT’EAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15969,657 +16205,657 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau en milieu agricole, outils et méthodes pour une gestion intégrée et territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-251, 2020, Synthèses, 9782759231232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux conceptuels et méthodologiques liés à la conception de systèmes agricoles préservant la ressource en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonifazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">QUAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau en milieu agricole, outils et méthodes pour une gestion intégrée et territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-201, 2020, L'eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale, 9782759231249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reflective approach to research project management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bergez, J.E.; Audouin, E.; Therond, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 21 p., 2019, 978-3-03-001953-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Operationalisation of the TATA-BOX Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.-E. Bergez et al. (eds.), Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 31 p., 2019, 978-3-030-01953-2 978-3-030-01952-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges virtuels entre agriculteurs: un soutien à leurs transitions professionnelles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie des adultes et formation numérique: enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, , 2017, Raisons éducatives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design as an emerging distributed dialogical process between users and designers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2-7380-1306-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16629,51 +16865,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Be Creative project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16689,195 +16925,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Pesticide Free Agriculture. What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic knowledge for cropping system design: characterization and dynamics of mobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. , 2 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer le diagnostic territorial des captages &amp;quot;Grenelle&amp;quot; par une analyse pluriannuelle des pressions agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Duchenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Paravano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16892,51 +17128,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Captages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, NA, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16946,178 +17182,178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pratique : Réaliser un diagnostic des situations d’usage. La conception innovante dans les systèmes agri-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/dfd0-f138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter un territoire selon une logique de résultat pour la qualité de l'eau - Guide pour une gestion dynamique du projet d'une AAC à enjeu &amp;quot;nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17152,139 +17388,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">54 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des fonctions des variétés de blé tendre dans la filière et analyse des dispositifs construits et mobilisés pour évaluer les variétés. Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17294,381 +17530,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche agronomique au prisme de la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agronomie. Université Paris Est Marne-la-Vallée; ABIES Doctoral School, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02789602v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-02787266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation en conception comme méthode de développement fondée sur l’artefact (SIMARDEV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Société d'Ergonomie de La Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Congrès de la SELF : Ergonomie et conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Ajaccio, France. pp.1-9, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17678,114 +17764,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser en agronomie et concevoir des outils en interaction avec de futurs utilisateurs : le cas de la modélisation des interactions génotype-environnement et de l'outil DIAGVAR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. AgroParisTech, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008AGPT0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00381092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId360"/>
+      <w:footerReference w:type="default" r:id="rId362"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17932,51 +18018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; de Sainte Agathe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104623" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Parmantier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01083-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art12" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art06" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00464-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9474" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Slimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224x.2023.2223576" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2022.2163687" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2153888" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Paravano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103225" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.01.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Millard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.831.0033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089507v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.04.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.021.0129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ferran&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Jean-Baptiste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137819587418933E12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T.A. Berthet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0233-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137808451456467E12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pernel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685933v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017055" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0340-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487101v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572613v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankwoski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173340v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.07.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p0gw-5734" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487118v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05096875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bellet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137455v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238188v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273229v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033731v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269775v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246536v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339171v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrisseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269510v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906880v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886918v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362097v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gautier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483869v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959972v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210987v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980448v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03184408v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228178v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293537v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538153v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293616v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200900v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479894v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607523v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089508v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784899v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784896v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783987v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Lusson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784890v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264206v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264207v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276158v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173317v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744625v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186887v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809201v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R. Reau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744817v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746451v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Coutarel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Maillot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818608v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173280v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Maillot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754559v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819625v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173225v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173209v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173197v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173210v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173230v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819139v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173143v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173142v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938000v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285221v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485444v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572614v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807607v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173764v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cadot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820307v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186938v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186939v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490876v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Rey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008887v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965972v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940304v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056656v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094476v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912308v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912304v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/149/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282265v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_10" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282248v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_11" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708612v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804927v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/IMG/pdf/sisa1book_vfin_couv_md_pp.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169312v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276163v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186890v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duchenes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893253v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dfd0-f138" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210378v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825986v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789602v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819435v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; d'Ergonomie de La Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00381092v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0013" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; de Sainte Agathe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104623" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Parmantier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01083-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00464-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art06" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9474" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Slimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224x.2023.2223576" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2022.2163687" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2153888" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Paravano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103225" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.01.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Millard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.831.0033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.04.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.021.0129" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ferran&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Jean-Baptiste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137819587418933E12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T.A. Berthet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0233-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pernel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017055" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137808451456467E12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0340-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487101v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankwoski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173340v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.07.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p0gw-5734" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487118v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173171v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567254v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938000v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285221v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R. Reau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173764v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cadot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186938v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186939v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273229v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137455v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238188v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05096875v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bellet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269775v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246536v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033731v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339171v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrisseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269510v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906880v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886918v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663633v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185650v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200491v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gautier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483869v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210987v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293537v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538153v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03184408v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228178v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948644v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_14" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293616v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508167v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538171v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200932v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200900v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479894v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952499v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089508v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781905v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Lusson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784890v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783987v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784896v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264206v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264207v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276158v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584508v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173317v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276162v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744625v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186887v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809201v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744817v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746451v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Coutarel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Maillot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173280v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Maillot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754559v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819625v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173225v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173209v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758253v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173197v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173210v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173230v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173215v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819139v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173143v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173142v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490876v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Rey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008887v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965972v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940304v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056656v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094476v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912308v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912304v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/149/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282265v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_10" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282248v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_11" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708612v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804927v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/IMG/pdf/sisa1book_vfin_couv_md_pp.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169312v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276163v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186890v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duchenes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893253v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dfd0-f138" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210378v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825986v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789602v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819435v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; d'Ergonomie de La Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00381092v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0013" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>