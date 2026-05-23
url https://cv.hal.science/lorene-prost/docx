--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -438,516 +438,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler la diversité de l'expérimentation collective en agriculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Loyce</w:t>
+                <w:t xml:space="preserve">Comparison of two contrasted approaches of participatory design: lessons from designing tools for the sustainability assessment of urban agriculture projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Clerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00163-025-00464-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502016v1</w:t>
+                <w:t xml:space="preserve">hal-05398223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two contrasted approaches of participatory design: lessons from designing tools for the sustainability assessment of urban agriculture projects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorène Prost</w:t>
+                <w:t xml:space="preserve">Une analyse des situations d'usage pour concevoir des outils d'aide au changement de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Salembier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Engineering Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.135-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00163-025-00464-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05398223v1</w:t>
+                <w:t xml:space="preserve">hal-05029742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des situations d'usage pour concevoir des outils d'aide au changement de pratiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-conception de scénarios de complémentarités culture-élevage pour la réduction des pesticides à l'échelle d'un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrto Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 101, pp.135-148. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 106, pp.68-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05029742v1</w:t>
+                <w:t xml:space="preserve">hal-05285133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-conception de scénarios de complémentarités culture-élevage pour la réduction des pesticides à l'échelle d'un territoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Ballot</w:t>
+                <w:t xml:space="preserve">Révéler la diversité de l'expérimentation collective en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté de Sainte Agathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol106-art06⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05285133v1</w:t>
+                <w:t xml:space="preserve">hal-05502016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional ecology approach to define a conceptual and participatory method for designing species mixtures: a case study on nitrogen cycling and weed control</w:t>
               </w:r>
@@ -1057,334 +1057,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter l’activité pour ouvrir l’exploration et l’imaginaire des concepteurs : le cas de la conception d’artefacts pour la transition agroécologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Agor@gri : Les médias sociaux numériques au service de la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gross</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.9474⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550467v1</w:t>
+                <w:t xml:space="preserve">hal-04594474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agor@gri : Les médias sociaux numériques au service de la transition agroécologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Représenter l’activité pour ouvrir l’exploration et l’imaginaire des concepteurs : le cas de la conception d’artefacts pour la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gross</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.9474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594474v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir la transformation du travail en agroécologie: des collectifs de pairs qui favorisent l’induction et le développement de l’enquête des agricultrices et agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Slimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1461,51 +1461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Slimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1784,507 +1784,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorène Prost</w:t>
+                <w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488083v1</w:t>
+                <w:t xml:space="preserve">hal-04187826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+                <w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coquil</w:t>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Durant</w:t>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187826v1</w:t>
+                <w:t xml:space="preserve">hal-04488083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échanges entre agriculteurs dans un contexte de transition agroécologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How could social media support farmers concerned with sustainability issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1389224X.2022.2153888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829921v1</w:t>
+                <w:t xml:space="preserve">hal-03891161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How could social media support farmers concerned with sustainability issues?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les échanges entre agriculteurs dans un contexte de transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Slimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gross</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1389224X.2022.2153888⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03891161v1</w:t>
+                <w:t xml:space="preserve">hal-03829921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être agronome dans un contexte de transition agroécologique</w:t>
               </w:r>
@@ -2486,51 +2486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Slimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2675,390 +2675,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation en agronomie, quelle mise en perspective ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Millard</w:t>
+                <w:t xml:space="preserve">Supporting the design activity of farmers in transition to agroecology: Towards an understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (1), pp.33-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.831.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179264v1</w:t>
+                <w:t xml:space="preserve">hal-02912272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+                <w:t xml:space="preserve">L'innovation en agronomie, quelle mise en perspective ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Borg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936827v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the design activity of farmers in transition to agroecology: Towards an understanding</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 83 (1), pp.33-59. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.831.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912272v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’activité de conception d’agriculteurs en transition agroécologique : vers un modèle trilogique de la conception</w:t>
               </w:r>
@@ -3142,399 +3142,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the work of farmers, advisors, teachers and researchers in agro-ecological transition. A review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Supporting farmers’ management of change towards agroecological practices by focusing on their work: a contribution of ergonomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-018-0524-4⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2018023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094932v1</w:t>
+                <w:t xml:space="preserve">hal-04089507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting farmers’ management of change towards agroecological practices by focusing on their work: a contribution of ergonomics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing agricultural systems from invention to implementation: the contribution of agronomy. Lessons from a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Paravano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2018023⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 164, pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089507v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing agricultural systems from invention to implementation: the contribution of agronomy. Lessons from a case study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Questioning the work of farmers, advisors, teachers and researchers in agro-ecological transition. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 164, pp.122-132. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (5), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0524-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01784895v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design est-il un concept utile pour les agronomes ?</w:t>
               </w:r>
@@ -3583,278 +3583,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échanges virtuels entre agriculteurs : un soutien à leurs transitions professionnelles ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Prost</w:t>
+                <w:t xml:space="preserve">La transition vers la réduction de l’usage des pesticides au prisme de l’intermédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons éducatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/raised.021.0129⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.133-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138454015785562E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03467229v1</w:t>
+                <w:t xml:space="preserve">hal-02627219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition vers la réduction de l’usage des pesticides au prisme de l’intermédiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Les échanges virtuels entre agriculteurs : un soutien à leurs transitions professionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59, pp.133-148. </w:t>
+              <w:t xml:space="preserve">Raisons éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/1 (21), pp.129-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5138454015785562E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/raised.021.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627219v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03467229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des émissions de nitrate par les champs pour la conception de projets de territoire et l’accompagnement de la transition en aires d’alimentation de captage</w:t>
               </w:r>
@@ -4000,64 +4000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa T.A. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4102,282 +4102,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ use of fundamental knowledge to re-design their croppingsystems: situated contextualisation processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produire des connaissances pour et sur la transformation des systèmes agricoles. Retours sur une école-chercheurs interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mischler</w:t>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Pernel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NJAS - Wageningen Journal of Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.276-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2017055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520141v1</w:t>
+                <w:t xml:space="preserve">hal-01685933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des connaissances pour et sur la transformation des systèmes agricoles. Retours sur une école-chercheurs interdisciplinaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cecile Fiorelli</w:t>
+                <w:t xml:space="preserve">Farmers’ use of fundamental knowledge to re-design their croppingsystems: situated contextualisation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pernel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NJAS - Wageningen Journal of Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (Mars 2017), pp.37-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685933v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction d’un guide pour le diagnostic territorial des pressions et émissions agricoles</w:t>
               </w:r>
@@ -4474,168 +4474,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir agronomique pour l’action</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+                <w:t xml:space="preserve">Indicators used by farmers to design agricultural systems: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-015-0340-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427653v1</w:t>
+                <w:t xml:space="preserve">hal-01264204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire et tableau de bord pour un pilotage dynamique des pertes de nitrate dans une aire d’alimentation de captage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Paravano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4664,204 +4643,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators used by farmers to design agricultural systems: a survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">Savoir agronomique pour l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Omon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264204v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels renouvellements des savoirs agronomiques ? Dialogue entre agronomes et zootechniciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4912,51 +4912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité de re-conception d’un système de culture par l’agriculteur : implications pour la production de connaissances en agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4994,51 +4994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel renouvellement des savoirs agronomiques ? Dialogue entre agronomes et zootechniciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5089,103 +5089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et mobiliser différentes formes de connaissances pour et sur la transformation des systèmes agricoles : regards interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jankwoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.209-210</w:t>
@@ -5240,51 +5240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5374,51 +5374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50, pp.31-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5573,64 +5573,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (3), pp.667-677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5794,90 +5794,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 219 (1-2), pp.66-76</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 219 (1-2), pp.66-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487118v1</w:t>
+                <w:t xml:space="preserve">hal-01173171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of stepwise selection and Bayesian model averaging for yield gap analysis</w:t>
               </w:r>
@@ -5889,142 +5898,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 219 (1-2), pp.66-76. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 219 (1-2), pp.66-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173171v1</w:t>
+                <w:t xml:space="preserve">hal-00487118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replacing the nitrogen nutrition index by the chlorophyll meter to assess wheat N status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (4), pp.322 - 330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6084,64 +6084,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (2), pp.30-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6179,1132 +6179,8754 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replacing the nitrogen nutrition index by the chlorophyll meter to assess wheat N status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (4), pp.321-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IDEAS: an experience to develop design capabilities in research and for innovation in territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda, Side-Event of the 8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marianne Cerf; Quentin Toffolini; Jeanne Cadiou; Thibault Lefeuvre, Aug 2025, Palaiseau (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conducting a diagnosis of use situations to design tools aiming to support change in agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.296-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods for systemic design in agrifood systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi ne parvient-on pas à réduire l’usage des pesticides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseil scientifique du Plan national en faveur des insectes pollinisateurs et de la pollinisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Visio-Conference, France. 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033731v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de l’eau &amp; agriculture : des travaux de recherche en agronomie système auprès des animateurs captage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du Réseau INRAE inter-départements "Systèmes Agricoles et Eau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner à la reconception des systèmes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment accompagner la transition agricole tout en protégeant durablement la ressource en eau ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Re-Sources (https://www.re-sources-nouvelle-aquitaine.fr/), Jun 2025, Salles-de-Villefagnan (16), France. 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding and supporting a territory's transition towards zero pesticide use: the case of the western plain of Montpellier. Co-designing agrifood systems across scales: methods and tools for multi-actor approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrto Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.267-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi ne parvient-on pas à réduire l’usage des pesticides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présentation au laboratoire de Sophia Antipolis de l'ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Visio Conférence, France. 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273229v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of agrifood stakeholders in the development of crop-livestock interactions at territory level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Perrisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing Pesticide-Free Agriculture: A Territorial Research Framework to move from Theory to Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosan de Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed experiments and learnings to support the diversification of cultivated species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté de Sainte Agathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th IFSA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial design for sustainable agrifood systems: development and testing of a cross-disciplinary review framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systemic Change for Sustainable Futures - 15th IFSA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construction de scénarios de complémentarité culture-élevage pour la réduction des pesticides à l’échelle d’un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrto Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A landscape-scale approach to reducing pesticides: how can the analysis of local initiatives and dynamics support the design of territorial transformations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrto Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unraveling collective experimentation in diversified systems: constructing Ideal Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté de Sainte Agathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solving dilemmas during the annual health check-up in French organic dairy farming: an analysis of vet activity through video-recording and self-confrontation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual conference of the International Society for Economics and Social Sciences of Animal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. https://nordicagriculture.eu/wp-content/uploads/2023/06/ISESSAH-2023-book-of-abstracts-12-6-2023.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inquiry, a framework to support the transformation of farmers’ activity in agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Slimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th ESEE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEE - The European Seminar on Extension &amp; Education, Jul 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénariser à l’échelle territoriale pour le «zéro pesticides» : une proposition de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrto Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAYOTE 2023 - Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la tête d’un vétérinaire en visite de bilan sanitaire d’élevage dans un élevage bovin laitier biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.397-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root and uses of an emerging notion in agronomie: farmer-designers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Workshop for Farming System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Marrackech, Maroc, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés de vétérinaires et d'éleveurs sur le bilan sanitaire d'élevage : quels enseignements potentiels pour la formation professionnelle des vétérinaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Colloque International de Didactique Professionnelle 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association RPDP, Jun 2022, Lausanne, Suisse. 17p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Work System: A Scale to Capture the Systemic Design Activity of Farmers in Agroecological Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.91-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des récits de conception révélateurs de processus de conception focalisés : cas d’un éleveur bovin en transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building narratives of farmers’ experiencing agroecological transition and peer group support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Slimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An agroecological transition in design: farmers caught up in a systemic transformation of their work systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International association on work in agriculture, Mar 2021, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naviguer dans les situations de travail pour les transformer dans un contexte de transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Slimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e colloque EPIQUE : Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naviguer dans les « moments du temps » pour concevoir sa transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.25-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supporting the design process of agricultural systems in a watershed: Lessons from a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Paravano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Ferrané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Symposium of Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International symposium for Farming System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding and supporting the design of famers work systems: the implementation of the “Chronicle of Change” method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.congress of international ergonomics association (IEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florennce, Italy. 794 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partage d'expériences, une ressource clé pour accompagner les transitions agroécologiques des agricultrices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Slimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54. Congrès International de la Société d'Ergonomie de Langue Française "Comment contribuer à un autre monde ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre et soutenir le processus de conception d'un système de travail durable d'agriculteurs dans un contexte de transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53ème Congrès de la SELF, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How co-design processes can contribute to and renew relations between scientific knowledge production and innovation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third International workshop on System Innovation toward Sustainable Agriculture – SISA3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Riga (Latvia), Latvia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échanges virtuels entre agriculteurs : un soutien à la transformation de leurs pratiques professionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. conférence de Psychologie Ergonomique (EPIQUE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Ergonomique et Ergonomie (Association ARPEGE). FRA., Jul 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l'opérationnalisation de la méthode TATA-BOX. Points de vue de participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire final du projet ANR TATA-BOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Auzeville, France. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supporting agro-ecological transition on farms : co-designing a change management support approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48th Annual Conference of the Association of Canadian Ergonomists / 12th International Symposium on Human Factors in Organizational Design and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Alberta, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supporting agro-ecological transition on farms: co-designing a change management support approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Symposium on Human Factors in Organizational Design and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Canadian Ergonomists (ACE). CAN., 2017, Banff, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supporting farmers’ management of change towards agro-ecological practices by focusing on the work dimension: the contribution of ergonomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Estadual de Maringá (UEM), Nov 2016, Maringa, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer dans l’intervention capacitante en conduite du changement par la construction d’une chronique du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51e congrès de la SELF. Ergonomie(S), Ergonome(S) Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Leduc (Université d’Aix-Marseille) &amp; Gérard Valléry (Université de Picardie), Sep 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upscaling of more sustainable cropping systems: a framework to analyse and support intermediation processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Omon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2016, Newport, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How “fundamental knowledge” supports the cropping system redesign by farmers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2016, Newport, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The need for agronomic indicators to monitor and assess action and to enhance learning loops during cropping system redesign process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA)., Sep 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling up users’ participation: design-use relations in transition towards the ecologization of agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interdisciplinary Institute on Innovation; Mines ParisTech, Dec 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing farming system design activities in the light of Design Studies concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agropolis International. FRA.; European Society for Agronomy (ESA international). FRA., Sep 2015, montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing for transition in agriculture: addressing the gap between design and innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iran Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th triennial congress of the International ergonomics association (IEA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of cropping systems at territorial scale: methodological lessons from case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Paravano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA international). FRA., Sep 2015, Montpellier, France. 530 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridging the gaps between ecological principles and actions for designing biodiversity-based agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-thinking agricultural practices to improve water quality: two participatory methodologies for collaborative learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. European International Farming System Association Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humboldt University of Berlin. Berlin, DEU., Apr 2014, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition towards low-input cropping systems: characterization of actionable knowledge for technical change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. European IFSA Symposium : Farming Systems Facing Global Challenges : Capacities and Strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noisy Summer in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Sustainability Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Zürich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific characteristics of innovative design in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th SIG Design Theory Workshop- Design Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCS-AGR., Feb 2013, NA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bac Lauduchy et la Croix Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Paravano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond R. Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présentation au Ministère de l’Ecologie et du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midrange Studies of Transitions Dynamics in the Case of Pesticide Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IST 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lund, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conduite de projet et réduction des risques environnementaux : le cas des AAC « grenelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46.Congrès International de la Société d'Ergonomie de Langue Française (SELF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Issy-les-Moulineaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-design as a distributed dialogical design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, VIENNA, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-design as an emergent distributed dialogical design between users and designers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on System Innovations, Knowledge Regimes, and Design Practices towards Sustainable Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Jun 2010, Lelystad, Netherlands. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-design as a distributed dialogical design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on "System Innovations, Knowledge Regimes, &amp; Design Practices towards Sustainable Agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lelystad, Netherlands. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes de conception de systèmes de culture innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion annuelle POPSY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing innovative cropping systems with stakeholders: how to begin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie de caractérisation des variétés de blé et proposition de conduites culturales adaptées à une agriculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programme FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jan 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection and combination of models for cropping system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What modelling methods are used by researchers in agronomy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, Californie, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What modelling methods are used by researchers in agronomy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farming Systems Design 2009: an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States. pp.213-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing new sustainable cropping systems: a method combining the participation of various stakeholders and the use of assessment tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farming Systems Design 2009: an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States. pp.211-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using agronomic models to predict cultivar performances under various environments and cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing new sustainable cropping systems: a method combining the participation of various actors and the use of assessment tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, Californie, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefact based learning laboratory: mirroring and questioning issues while designing a cognitive tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activity 2008, Activity analyses for developing work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki [Helsinki]. FIN., May 2008, Helsinki, Finland. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing a tool for wheat cultivar assessment by analysing its potential uses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farming Systems Design 2007: An International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharing the design of a cognitive tool between researchers and potential users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Cognitive Ergonomics: Invent! Explore!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, London, United Kingdom. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des variétés végétales face aux grands défis contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Glaszmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Avis n°4, Comité des enjeux sociétaux du SEMAE. 2025, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massification de l’agroécologie : que dit l’état de l’art et quelle stratégie construire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Slimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle conservation et mise à disposition des ressources phytogénétiques (RPG) face au dérèglement climatique et pour la transition agroécologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Avis n°3, Comité des enjeux sociétaux du SEMAE. 2024, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semences et propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité des Enjeux Sociétaux de SEMAE, Avis n°2. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Scientifique du projet Pestimute-Gen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Office National de l'Eau et des Milieux Aquatiques. 2017, 25 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de ressources sur la conception dans les domaines de l’agriculture, de l’environnement et de l’alimentation: intérêt et conditions de faisabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2015, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bac de la Croix Rouge et de Lauduchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Paravano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond R. Reau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un outil d’optimisation des réseaux d’essais et de caractérisation des variétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique à 18 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un outil d’optimisation des réseaux d’essais et de caractérisation des variétés. Rapport scientifique- Année 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7320,7923 +14942,301 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2, Fonds de Soutien à l'Obtention Végétale. 2010, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs innovants pour la conception et l’évaluation de systèmes techniques (DISCOTECH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un outil d’optimisation des réseaux d’essais et de caractérisation des variétés. Rapport scientifique d'étape INRA - Année 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fonds de Soutien à l'Obtention Végétale. 2009, 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186939v1</w:t>
-              </w:r>
-[...7620 lines deleted...]
-                <w:t xml:space="preserve">hal-01173142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15254,103 +15254,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les nouveaux OGM relancent la question de la brevetabilité du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -15398,233 +15398,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livret de ressources Be-Creative pour piloter et animer un processus de co-conception de territoires zéro phyto.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concevoir des systèmes agricoles sans pesticides de la parcelle au territoire avec et pour les acteurs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosan de Lange</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701012v1</w:t>
+                <w:t xml:space="preserve">hal-05008887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des systèmes agricoles sans pesticides de la parcelle au territoire avec et pour les acteurs locaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livret de ressources Be-Creative pour piloter et animer un processus de co-conception de territoires zéro phyto.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008887v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pratique : Piloter un processus collectif de conception innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15632,51 +15632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -15812,287 +15812,604 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs du changement intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Be Creative project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Towards Pesticide Free Agriculture. What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agronomic knowledge for cropping system design: characterization and dynamics of mobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02787266v1</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. , 2 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer le diagnostic territorial des captages &amp;quot;Grenelle&amp;quot; par une analyse pluriannuelle des pressions agricoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Duchenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Paravano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Captages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, NA, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intervention développementale : un enjeu pour accompagner les transitions professionnelles en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.137-147, 2022, 978-2-36630-129-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le REH, un outil pour observer les résultats de potentiel de lessivage des champs cultivés et construire pas à pas des territoires produisant de l’eau « propre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16120,73 +16437,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retours d’expérience autour du REH/RDD/APL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-87016-180-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l’eau en aire d’alimentation de captage : gestion dynamique avec la démarche TRANSIT’EAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16205,980 +16522,663 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau en milieu agricole, outils et méthodes pour une gestion intégrée et territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-251, 2020, Synthèses, 9782759231232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux conceptuels et méthodologiques liés à la conception de systèmes agricoles préservant la ressource en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonifazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">QUAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau en milieu agricole, outils et méthodes pour une gestion intégrée et territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-201, 2020, L'eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale, 9782759231249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reflective approach to research project management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bergez, J.E.; Audouin, E.; Therond, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 21 p., 2019, 978-3-03-001953-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Operationalisation of the TATA-BOX Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.-E. Bergez et al. (eds.), Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 31 p., 2019, 978-3-030-01953-2 978-3-030-01952-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges virtuels entre agriculteurs: un soutien à leurs transitions professionnelles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie des adultes et formation numérique: enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, , 2017, Raisons éducatives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design as an emerging distributed dialogical process between users and designers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2-7380-1306-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804927v1</w:t>
-              </w:r>
-[...315 lines deleted...]
-                <w:t xml:space="preserve">hal-01186890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17196,90 +17196,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pratique : Réaliser un diagnostic des situations d’usage. La conception innovante dans les systèmes agri-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17437,51 +17437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des fonctions des variétés de blé tendre dans la filière et analyse des dispositifs construits et mobilisés pour évaluer les variétés. Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17651,64 +17651,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation en conception comme méthode de développement fondée sur l’artefact (SIMARDEV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Société d'Ergonomie de La Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18018,51 +18018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; de Sainte Agathe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104623" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Parmantier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01083-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00464-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art06" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9474" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Slimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224x.2023.2223576" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2022.2163687" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2153888" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Paravano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103225" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.01.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Millard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.831.0033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.04.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.021.0129" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ferran&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Jean-Baptiste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137819587418933E12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T.A. Berthet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0233-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pernel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017055" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137808451456467E12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0340-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487101v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankwoski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173340v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.07.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p0gw-5734" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487118v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173171v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567254v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938000v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285221v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R. Reau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173764v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cadot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186938v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186939v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273229v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137455v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238188v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05096875v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bellet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269775v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246536v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033731v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339171v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrisseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269510v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906880v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886918v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663633v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185650v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200491v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gautier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483869v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210987v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293537v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538153v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03184408v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228178v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948644v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_14" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293616v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508167v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538171v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200932v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200900v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479894v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952499v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089508v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781905v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Lusson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784890v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783987v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784896v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264206v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264207v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276158v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584508v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173317v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276162v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744625v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186887v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809201v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744817v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746451v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Coutarel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Maillot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173280v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Maillot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754559v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819625v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173225v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173209v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758253v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173197v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173210v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173230v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173215v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819139v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173143v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173142v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490876v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Rey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008887v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965972v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940304v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056656v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094476v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912308v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912304v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/149/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282265v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_10" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282248v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_11" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708612v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804927v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/IMG/pdf/sisa1book_vfin_couv_md_pp.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169312v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276163v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186890v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duchenes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893253v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dfd0-f138" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210378v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825986v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789602v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819435v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; d'Ergonomie de La Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00381092v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0013" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; de Sainte Agathe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104623" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Parmantier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01083-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00464-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029742v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art06" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Slimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224x.2023.2223576" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2022.2163687" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2022.2153888" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Paravano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103225" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.01.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.831.0033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Millard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089507v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.04.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.021.0129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ferran&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Jean-Baptiste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137819587418933E12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T.A. Berthet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0233-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685933v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pernel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137808451456467E12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0340-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427653v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487101v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankwoski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173340v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.07.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p0gw-5734" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487118v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269775v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296236v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033731v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05096875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bellet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137455v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273229v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339171v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrisseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269510v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663633v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906880v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gautier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483869v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959972v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210987v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980448v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_14" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03184408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228178v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293537v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293616v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200932v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508167v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200900v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479894v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781905v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607523v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089508v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784899v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784896v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783987v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Lusson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784890v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276158v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264206v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264207v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173317v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744625v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186887v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809201v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R. Reau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744817v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746451v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Coutarel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Maillot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754559v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819625v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818608v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173280v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Maillot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173225v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173209v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173202v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173197v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173210v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173230v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819139v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173143v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567254v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938000v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285221v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485444v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572614v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807607v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173764v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cadot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820307v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186938v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186939v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490876v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Rey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008887v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965972v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940304v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169312v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276163v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186890v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duchenes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056656v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094476v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912308v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912304v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/149/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282265v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_10" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282248v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_11" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708612v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804927v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/IMG/pdf/sisa1book_vfin_couv_md_pp.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893253v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dfd0-f138" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210378v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825986v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789602v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819435v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; d'Ergonomie de La Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00381092v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0013" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>