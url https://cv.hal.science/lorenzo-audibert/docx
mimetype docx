--- v0 (2026-03-15)
+++ v1 (2026-04-22)
@@ -1063,256 +1063,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of ultrasonic wave propagation in concrete based on a two-dimensional numerical model validated analytically and experimentally</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inside-outside duality with artificial backgrounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (10), pp.104008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934352v1</w:t>
+                <w:t xml:space="preserve">hal-02095660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside-outside duality with artificial backgrounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations of ultrasonic wave propagation in concrete based on a two-dimensional numerical model validated analytically and experimentally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ultrasonics, 92, pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2018.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095660v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission eigenvalues with artificial background for explicit material index identification</w:t>
               </w:r>
@@ -2274,90 +2274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D numerical modeling for ultrasounds propagation in heterogeneous media - Validation and application in concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2399,103 +2399,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation des ondes ultrasonores dans le béton: comparaison de modélisations numériques 2D et de Contrôles non Destructifs in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
@@ -2524,103 +2524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of ultrasonic wave propagation in concrete for Non Destructive Evaluation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TINCE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Paris-Saclay, France</w:t>
@@ -2649,90 +2649,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Numerical Modelling of Ultrasonic Measurement in Concrete: Wave Propagation in a Multiple-Scattering Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2774,90 +2774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Numerical Modeling of Ultrasonic Wave Propagation in Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3546,51 +3546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45269D78"/>
+    <w:nsid w:val="B80AEB67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3777,51 +3777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5767-4100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyuan Zhou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Audibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixu Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1663922" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pourre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2f64" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad5e18" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043491v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1382064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465136v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1457783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873118v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevish Napal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M134650X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.07.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.04.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110112X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645862v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioralba Cakoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa982f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/3/035011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Boukraa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04528638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Houssem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01203647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5767-4100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyuan Zhou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Audibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixu Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1663922" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pourre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2f64" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad5e18" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043491v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1382064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465136v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1457783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873118v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevish Napal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M134650X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.07.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.04.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110112X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645862v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioralba Cakoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa982f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/3/035011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Boukraa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04528638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Houssem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01203647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>