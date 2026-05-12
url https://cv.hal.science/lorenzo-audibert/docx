--- v1 (2026-04-22)
+++ v2 (2026-05-12)
@@ -3546,51 +3546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B80AEB67"/>
+    <w:nsid w:val="70D06CB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>