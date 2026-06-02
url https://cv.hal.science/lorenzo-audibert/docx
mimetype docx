--- v2 (2026-05-12)
+++ v3 (2026-06-02)
@@ -1396,187 +1396,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generalized Linear Sampling Method for limited aperture measurements</w:t>
+                <w:t xml:space="preserve">Sampling method for sign changing contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422027v1</w:t>
+                <w:t xml:space="preserve">hal-01422024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling method for sign changing contrast</w:t>
+                <w:t xml:space="preserve">The Generalized Linear Sampling Method for limited aperture measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.845-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M110112X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422024v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New sets of eigenvalues in inverse scattering for inhomogeneous media and their determination from scattering data</w:t>
               </w:r>
@@ -3546,51 +3546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70D06CB2"/>
+    <w:nsid w:val="BD78AE1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3777,51 +3777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5767-4100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyuan Zhou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Audibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixu Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1663922" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pourre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2f64" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad5e18" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043491v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1382064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465136v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1457783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873118v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevish Napal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M134650X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.07.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.04.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110112X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645862v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioralba Cakoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa982f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/3/035011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Boukraa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04528638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Houssem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01203647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5767-4100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyuan Zhou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Audibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixu Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1663922" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pourre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2f64" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad5e18" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043491v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1382064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465136v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1457783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873118v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevish Napal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M134650X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.07.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.04.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110112X" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645862v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioralba Cakoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa982f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/3/035011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Boukraa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04528638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Houssem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01203647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>