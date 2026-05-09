--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -720,274 +720,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01883908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Institutions Interdisciplinarity by Extensive Use of Rao-Stirling Diversity Index</w:t>
+                <w:t xml:space="preserve">Improving fitness: Mapping research priorities against societal needs on obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agénor Lahatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Champeimont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfriedo Mescheba</w:t>
+                <w:t xml:space="preserve">Ismael Rafols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Turckheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170296⟩</w:t>
+              <w:t xml:space="preserve">Journal of Informetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.1095 - 1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joi.2017.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601092v1</w:t>
+                <w:t xml:space="preserve">hal-01629960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving fitness: Mapping research priorities against societal needs on obesity</w:t>
+                <w:t xml:space="preserve">Analysing Institutions Interdisciplinarity by Extensive Use of Rao-Stirling Diversity Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sautier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Raphael Champeimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfriedo Mescheba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Turckheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Informetrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (4), pp.1095 - 1113. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joi.2017.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629960v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity and Scientific Collaboration: Evidence from the Global Wine Industry</w:t>
               </w:r>
@@ -1103,51 +1103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfriedo Mescheba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Turckheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101 (3), pp.1871-1895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2736,51 +2736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="535ED141"/>
+    <w:nsid w:val="1107C5E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2967,51 +2967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-cassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3871-6680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153431571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Ornaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2026.105263" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03875547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafini Dosso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfriedo Mescheba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2022.104630" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Brusoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Tuna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-020-00706-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.10.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Pauline Galli&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#233;nor Lahatte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rindol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Champeimont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170296" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rafols" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2017.09.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morrison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rabellotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12137" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00987714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-014-1280-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00997650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plunket" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-014-0612-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00987705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.816412" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00714923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L.J. ter Wal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1944-8287.2012.01154.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99WZ3DBB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Breschi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Malerba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S. Vonortas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537320903182314" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Corrocher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vonortas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438590701785603" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354449v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zirulia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-007-0073-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/095820208X364535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M5ZJQ29Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJESS.20.65-80" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00830358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-cassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3871-6680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153431571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Ornaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2026.105263" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03875547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafini Dosso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfriedo Mescheba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2022.104630" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Brusoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Tuna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-020-00706-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.10.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Pauline Galli&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#233;nor Lahatte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rindol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rafols" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2017.09.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Champeimont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morrison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rabellotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12137" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00987714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-014-1280-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00997650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plunket" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-014-0612-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00987705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.816412" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00714923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L.J. ter Wal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1944-8287.2012.01154.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99WZ3DBB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Breschi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Malerba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S. Vonortas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537320903182314" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Corrocher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vonortas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438590701785603" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354449v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zirulia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-007-0073-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/095820208X364535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M5ZJQ29Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJESS.20.65-80" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00830358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>