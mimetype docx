--- v1 (2026-05-09)
+++ v2 (2026-05-31)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">153431571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=fL5yQs8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,1838 +209,1838 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisitions, inventors’ turnover, and innovation: Evidence from the pharmaceutical industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmine Ornaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 184, pp.105263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2026.105263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards regional scientific integration in Africa? Evidence from co-publications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafini Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfriedo Mescheba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respol.2022.104630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge integration between technical change and strategy making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Brusoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simge Tuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, pp.1521-1552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00191-020-00706-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03325035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unintended triadic closure in social networks: The strategic formation of research collaborations between French inventors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 163, pp.218-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jebo.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02301605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific network centrality of European regions: the role of territorial resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie-Pauline Gallié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agénor Lahatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mérindol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01883908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving fitness: Mapping research priorities against societal needs on obesity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analysing Institutions Interdisciplinarity by Extensive Use of Rao-Stirling Diversity Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sautier</w:t>
+                <w:t xml:space="preserve">Raphael Champeimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfriedo Mescheba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Turckheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Informetrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (4), pp.1095 - 1113. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joi.2017.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629960v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Institutions Interdisciplinarity by Extensive Use of Rao-Stirling Diversity Index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improving fitness: Mapping research priorities against societal needs on obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agénor Lahatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Champeimont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfriedo Mescheba</w:t>
+                <w:t xml:space="preserve">Ismael Rafols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Turckheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170296⟩</w:t>
+              <w:t xml:space="preserve">Journal of Informetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.1095 - 1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joi.2017.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601092v1</w:t>
+                <w:t xml:space="preserve">hal-01629960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity and Scientific Collaboration: Evidence from the Global Wine Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Rabellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (2), pp.205 - 219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tesg.12137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to evaluate the degree of interdisciplinarity of an institution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfriedo Mescheba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Turckheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101 (3), pp.1871-1895. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11192-014-1280-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity, network formation and inventive performance: in search of the proximity paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plunket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (2), pp.395-422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00168-014-0612-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Collaboration in Co-inventor Networks: Combining Closure, Bridging and Proximities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plunket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2013.816412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of Trade and Scientific Collaboration Networks in the Global Wine Sector: A Longitudinal Study Using Network Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne L.J. ter Wal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (3), pp.311-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1944-8287.2012.01154.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networked research: European policy intervention in ICTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Breschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas S. Vonortas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology Analysis &amp; Strategic Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (7), pp.833-857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09537320903182314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Networks as Infrastructure for Knowledge Diffusion in European Regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The impact of EU-funded research networks on knowledge diffusion at the regional level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Corrocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Vonortas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics of Innovation and New Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10438590701785603⟩</w:t>
+              <w:t xml:space="preserve">Research Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (4), pp.283-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3152/095820208X364535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354456v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The opportunity cost of social relations: on the effectiviness of small worlds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Research Networks as Infrastructure for Knowledge Diffusion in European Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Zirulia</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Corrocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Vonortas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics of Innovation and New Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (7-8), pp.663-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10438590701785603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00191-007-0073-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00354449v1</w:t>
+                <w:t xml:space="preserve">hal-00354456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of EU-funded research networks on knowledge diffusion at the regional level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The opportunity cost of social relations: on the effectiviness of small worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Vonortas</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Zirulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (1), pp.77-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00191-007-0073-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3152/095820208X364535⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00354466v1</w:t>
+                <w:t xml:space="preserve">hal-00354449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economic interpretation of knowledge and Polanyi's personal knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (1), pp.65-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/EJESS.20.65-80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2029,646 +2050,646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friends and rivals: modelling the social relations of inventors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Zirulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piergiuseppe Morone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge, Innovation and Internationalisation. Essays in Honour of Cesare Imbriani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge. Taylor and Francis Group, pp.284, 2013, Routledge Studies in Global Competition, 978-0-415-69311-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Changing Geography of Science in Wine: Evidence from Emerging Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Rabellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisa Giuliani Andrea Morrison Roberta Rabellotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation And Technological Catch-Up. The Changing Geography of Wine Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, Chapter 3, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Links between Research and Deployment Networks of Innovation in Information Society in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Corrocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas S. Vonortas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Malerba &amp; N. S. Vonortas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation Networks In Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, Chapter 10, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Search and Strategic Alliance: Evidence from the Electronics Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Breschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Malerba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Malerba &amp; N. S. Vonortas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation Networks In Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, Chapter 5, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Policy Favouring Networks in ICT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Breschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas S. Vonortas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Malerba &amp; N. S. Vonortas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation Networks In Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, Chapter 9, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exploration of knowledge networks through patent citations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Breschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Malerba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectual property Rights. Innovation, Governance and the Institutional Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.278-310, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2736,51 +2757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1107C5E6"/>
+    <w:nsid w:val="5E2B202B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2967,51 +2988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-cassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3871-6680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153431571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Ornaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2026.105263" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03875547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafini Dosso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfriedo Mescheba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2022.104630" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Brusoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Tuna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-020-00706-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.10.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Pauline Galli&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#233;nor Lahatte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rindol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rafols" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2017.09.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Champeimont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morrison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rabellotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12137" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00987714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-014-1280-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00997650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plunket" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-014-0612-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00987705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.816412" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00714923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L.J. ter Wal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1944-8287.2012.01154.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99WZ3DBB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Breschi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Malerba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S. Vonortas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537320903182314" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Corrocher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vonortas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438590701785603" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354449v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zirulia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-007-0073-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/095820208X364535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M5ZJQ29Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJESS.20.65-80" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00830358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-cassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3871-6680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153431571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=fL5yQs8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Ornaghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2026.105263" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03875547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafini Dosso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfriedo Mescheba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2022.104630" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Brusoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Tuna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-020-00706-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.10.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Pauline Galli&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#233;nor Lahatte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rindol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Champeimont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rafols" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2017.09.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morrison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rabellotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00987714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-014-1280-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00997650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plunket" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-014-0612-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00987705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.816412" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00714923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L.J. ter Wal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1944-8287.2012.01154.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99WZ3DBB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Breschi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Malerba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S. Vonortas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537320903182314" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Corrocher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vonortas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/095820208X364535" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M5ZJQ29Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438590701785603" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zirulia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-007-0073-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJESS.20.65-80" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00830358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00354463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>