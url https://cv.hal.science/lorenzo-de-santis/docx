--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heralded initialization of charge state and optical-transition frequency of diamond tin-vacancy centers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear Quantum Photonics with a Tin-Vacancy Center Coupled to a One-Dimensional Diamond Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Codreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Turan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Riera Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian F. Primavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.054047⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (2), pp.023603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.023603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391504v1</w:t>
+                <w:t xml:space="preserve">hal-04732396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Quantum Photonics with a Tin-Vacancy Center Coupled to a One-Dimensional Diamond Waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heralded initialization of charge state and optical-transition frequency of diamond tin-vacancy centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia M. Brevoord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Codreanu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian F. Primavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (5), pp.054047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.054047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.023603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04732396v1</w:t>
+                <w:t xml:space="preserve">hal-05391504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity-enhanced single artificial atoms in silicon</w:t>
               </w:r>
@@ -802,104 +802,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Codreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Turan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Turan</w:t>
+                <w:t xml:space="preserve">Adrià Riera Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian F. Primavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 133 (2), pp.023603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.023603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391508v1</w:t>
@@ -2252,51 +2252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above-Unity Coherent Cooperativity of Tin-Vacancy Centers in Diamond Photonic Crystal Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Codreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Turan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bedialauneta Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2629,51 +2629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Brevoord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo G. C. Wienhoven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Codreanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Ishiguro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis van Leeuwen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Santis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamamoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pasini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.054047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Turan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Riera Moral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F. Primavera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.023603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Saggio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Errando-Herranz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gyger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Panuski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihika Prabhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49302-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C. Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Christen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Raniwala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colangelo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICAQ.509233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsen Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Harris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuai Gao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchen Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37655-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ant&#243;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Reznychenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Somaschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coppola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.85" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Giesz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hornecker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11986" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Loredo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zakaria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Somashi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Anton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000433" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo P. Almeida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Kotal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bedialauneta Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01783546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS034" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Brevoord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo G. C. Wienhoven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Codreanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Ishiguro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis van Leeuwen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Santis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamamoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pasini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.054047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Turan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Riera Moral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F. Primavera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.023603" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Saggio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Errando-Herranz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gyger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Panuski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihika Prabhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49302-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C. Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Christen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Raniwala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colangelo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICAQ.509233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsen Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Harris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuai Gao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchen Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37655-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ant&#243;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Reznychenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Somaschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coppola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.85" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Giesz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hornecker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11986" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Loredo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zakaria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Somashi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Anton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000433" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo P. Almeida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Kotal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bedialauneta Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01783546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS034" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>