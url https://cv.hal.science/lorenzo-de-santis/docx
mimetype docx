--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -344,51 +344,51 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.054047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732393v1</w:t>
+                <w:t xml:space="preserve">hal-05391504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Quantum Photonics with a Tin-Vacancy Center Coupled to a One-Dimensional Diamond Waveguide</w:t>
               </w:r>
@@ -502,770 +502,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heralded initialization of charge state and optical-transition frequency of diamond tin-vacancy centers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nina Codreanu</w:t>
+                <w:t xml:space="preserve">Cavity-enhanced single artificial atoms in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Saggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Errando-Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gyger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Panuski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihika Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.054047⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.5296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-49302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391504v1</w:t>
+                <w:t xml:space="preserve">hal-04732395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity-enhanced single artificial atoms in silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mihika Prabhu</w:t>
+                <w:t xml:space="preserve">Nonlinear Quantum Photonics with a Tin-Vacancy Center Coupled to a One-Dimensional Diamond Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Codreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Turan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Riera Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian F. Primavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (2), pp.023603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.023603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-49302-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04732395v1</w:t>
+                <w:t xml:space="preserve">hal-05391508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Quantum Photonics with a Tin-Vacancy Center Coupled to a One-Dimensional Diamond Waveguide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian F. Primavera</w:t>
+                <w:t xml:space="preserve">A scalable cavity-based spin–photon interface in a photonic integrated circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Raniwala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Colangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.023603⟩</w:t>
+              <w:t xml:space="preserve">Optica Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICAQ.509233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391508v1</w:t>
+                <w:t xml:space="preserve">hal-04732397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable cavity-based spin–photon interface in a photonic integrated circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A scalable cavity-based spin-photon interface in a photonic integrated circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin C. Chen</w:t>
+                <w:t xml:space="preserve">Ian Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Christen</w:t>
+                <w:t xml:space="preserve">Hamza Raniwala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Colangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Quantum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICAQ.509233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04732397v1</w:t>
+                <w:t xml:space="preserve">hal-05391494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable cavity-based spin-photon interface in a photonic integrated circuit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Colangelo</w:t>
+                <w:t xml:space="preserve">Heralded initialization of charge state and optical-transition frequency of diamond tin-vacancy centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia M. Brevoord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Codreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arxiv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (5), pp.054047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.054047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391494v1</w:t>
+                <w:t xml:space="preserve">hal-04732393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity-enhanced single artificial atoms in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Saggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Saggio</w:t>
+                <w:t xml:space="preserve">Carlos Errando-Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Errando-Herranz</w:t>
+                <w:t xml:space="preserve">Samuel Gyger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Gyger</w:t>
+                <w:t xml:space="preserve">Christopher Panuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihika Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
@@ -1333,51 +1333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuai Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1419,90 +1419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individually addressable and spectrally programmable artificial atoms in silicon photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihika Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Errando-Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changchen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1681,429 +1681,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent manipulation of a solid-state artificial atom with few photons</w:t>
+                <w:t xml:space="preserve">Scalable performance in solid-state single photon sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérian Giesz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Niccolo Somaschi</w:t>
+                <w:t xml:space="preserve">Juan Loredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston Hornecker</w:t>
+                <w:t xml:space="preserve">N Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Reznychenko</w:t>
+                <w:t xml:space="preserve">Niccolo Somashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11986⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (4), pp.433-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.3.000433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386625v1</w:t>
+                <w:t xml:space="preserve">hal-01386635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable performance in solid-state single photon sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Near optimal single photon sources in the solid state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Somaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Giesz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Loredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolo Somashi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo de Santis</w:t>
+                <w:t xml:space="preserve">Marcelo P. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.3.000433⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (5), pp.340-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2016.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386635v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near optimal single photon sources in the solid state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent manipulation of a solid-state artificial atom with few photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Giesz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Somaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juan Loredo</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Hornecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo P. Almeida</w:t>
+                <w:t xml:space="preserve">Thomas Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Reznychenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (5), pp.340-345. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2016.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386640v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2629,51 +2629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Brevoord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo G. C. Wienhoven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Codreanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Ishiguro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis van Leeuwen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Santis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamamoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pasini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.054047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Turan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Riera Moral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F. Primavera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.023603" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Saggio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Errando-Herranz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gyger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Panuski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihika Prabhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49302-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C. Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Christen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Raniwala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colangelo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICAQ.509233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsen Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Harris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuai Gao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchen Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37655-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ant&#243;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Reznychenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Somaschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coppola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.85" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Giesz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hornecker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11986" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Loredo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zakaria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Somashi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Anton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000433" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo P. Almeida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Kotal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bedialauneta Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01783546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS034" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Brevoord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo G. C. Wienhoven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Codreanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Ishiguro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis van Leeuwen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Santis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamamoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pasini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.054047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Turan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Riera Moral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F. Primavera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.023603" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Saggio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Errando-Herranz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gyger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Panuski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihika Prabhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49302-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C. Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Christen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Raniwala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colangelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICAQ.509233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsen Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Harris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuai Gao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchen Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37655-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ant&#243;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Reznychenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Somaschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coppola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.85" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Loredo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zakaria" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Somashi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Anton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Giesz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo P. Almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hornecker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11986" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Kotal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bedialauneta Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01783546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS034" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>