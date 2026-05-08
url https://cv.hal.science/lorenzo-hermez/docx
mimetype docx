--- v0 (2026-04-09)
+++ v1 (2026-05-08)
@@ -100,369 +100,369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gait asymmetry assessment through Eigen-Gait components on dissimilarity maps</w:t>
+                <w:t xml:space="preserve">A novel gait quality measure for characterizing pathological gait based on Hidden Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Hermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Garcia-Salicetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Galarraga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 184, pp.109390. </w:t>
+              <w:t xml:space="preserve">, 2025, 184, pp.109368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806189v1</w:t>
+                <w:t xml:space="preserve">hal-04842998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel gait quality measure for characterizing pathological gait based on Hidden Markov Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gait asymmetry assessment through Eigen-Gait components on dissimilarity maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Hermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Houmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Garcia-Salicetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Galarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Halimi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Omar Galarraga</w:t>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 184, pp.109368. </w:t>
+              <w:t xml:space="preserve">, 2025, 184, pp.109390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842998v1</w:t>
+                <w:t xml:space="preserve">hal-04806189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enhanced characterization of gait deviations in hemiparesis by combining knee and ankle kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Hermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Garcia-Salicetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Galarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 113 (1), pp.91-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -496,103 +496,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical gait analysis: characterizing normal gait and pathological deviations due to neurological diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Hermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Hermez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Garcia-Salicetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Galarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (14), pp.6566. </w:t>
@@ -662,103 +662,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des effets thérapeutiques sur la marche chez des patients avec hémiparésie par une mesure de distance élastique multidimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Hermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Garcia-Salicetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Galarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII congrès de la Société Francophone d'analyse du mouvement chez l'enfant et l'adulte (SOFAMEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -783,103 +783,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la marche normale et des déviations pathologiques dues aux maladies neurologiques : étude comparative des mesures de déviations de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Hermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Garcia-Salicetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Galarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII congrès de la Société Francophone d'analyse du mouvement chez l'enfant et l'adulte (SOFAMEA )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -904,103 +904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gait deviation assessment: from signal to image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Hermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Garcia-Salicetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Galarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Rabat, Morocco. pp.01 - 06, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1034,103 +1034,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gait deviation and neurological diseases: a comparative study of quantitative measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Hermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Garcia-Salicetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Galarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE International Conference on E-Health and Bioengineering (EHB 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bucharest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1196,51 +1196,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiotemporelle de la marche pour caractériser les troubles moteurs par apprentissage automatique : du signal vers l'analyse d'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Hermez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Institut Polytechnique de Paris, 2025. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025IPPAS014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1436,51 +1436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04806189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Hermez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garcia-Salicetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Galarraga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109390" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Halimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109368" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.07.106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04172052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146566" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipta62886.2024.10755780" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62523-7_55" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05312265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IPPAS014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Halimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Hermez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garcia-Salicetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Galarraga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04806189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109390" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.07.106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04172052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146566" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipta62886.2024.10755780" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62523-7_55" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05312265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IPPAS014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>