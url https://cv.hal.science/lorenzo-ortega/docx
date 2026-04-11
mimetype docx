--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorenzo Ortega </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lorenzo-ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7650-5967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">237902249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust semiparametric efficient estimator for time delay and Doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2025.3560533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of misspecified Gaussian inference in nonlinear regression: application to time-delay and Doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2024 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-024-01129-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485071v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging trends in signal processing and machine learning for positioning, navigation and timing information: special issue editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar M. Djuric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-024-01182-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate maximum likelihood time-delay estimation for two closely spaced sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.109056. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On GNSS Synchronization Performance Degradation under Interference Scenarios: Bias and Misspecified Cramér-Rao Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (4), pp.navi.606. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/navi.606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (3), pp.navi.585. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/navi.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band-limited impulse response estimation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.108998. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.108998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Estimation Performance of GNSS-R Coherent and Noncoherent Processing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2021.3079579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean-to-Composite Bound Ratio: A Multipath Criterion for GNSS Signal Design and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2022.3172023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Binary PRN-Chirp Modulation: A GNSS Fast Acquisition Signal Waveform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3185319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling First and Second Order Statistics Contributions in Multipath Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108868. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Acceleration – Signal Parameters Estimation Performance Limits in High Dynamics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2022.3189611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Accuracy Limits of Misspecified Delay-Doppler Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108872. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact and Mitigation of Signal Crosstalk in Ground-Based and Low Altitude Airborne GNSS-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1085. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Robust Data Demodulation for GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), pp.1341. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21041341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS data demodulation over fading environments: Antipodal and M ‐ary CSK modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà‐valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.113-127. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Nested Property of Root-LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.1005-1009. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2021.3054414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Co-Design of Message Structure and Channel Coding to Reduce the TTD for a Galileo 2nd Generation Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (3), pp.471-492. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/navi.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multiplexing method to add a new signal in the Galileo E1 band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault‐roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al‐bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (11), pp.1735-1746. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2020.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLR Approximation for Fading Channels Using a Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.1244-1248. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2978832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Delay-Doppler Estimation Performance in a Dual Source Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (23), pp.3894. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12233894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Limits of GNSS Code-Based Precise Positioning: GPS, Galileo & Meta-Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2196-2217. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact CRB for delay, Doppler, and phase estimation – application to GNSS SPP and RTK performance characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.1537-1549. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2020.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning Performance Limits of GNSS Meta-Signals and HO-BOC Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.3586-3613. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20123586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for the EUSIPCO 2025 Phased Array Signal Processing Student Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Lisseth Rojano Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EM Manifold Estimation of GNSS Synchronization Parameters Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust semiparametric time-delay and doppler estimation : analysis of rand M -estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Parlemo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of GNSS Meta-Signals Under Multipath Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Navigation (ION), Sep 2025, Baltimore, United States. pp.878-898, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2025.20404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of a misspecified contaminated nonlinear regression model : application to time-delay and doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Punta Cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Performance Analysis of GNSS Tracking Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.946-951, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2023, Helsinki (Aalto University School of Economics), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS L5/E5 Maximum Likelihood Synchronization Performance Degradation under DME Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilã-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.553-558, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10140102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Delay and Doppler Estimation with a Carrier Modulated by a Band-Limited Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Bernabeu Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 9th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Herradura, France. pp.346-350, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP58249.2023.10403430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close-to-Ground Single Antenna GNSS-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals and Signal Processing (NAVITEC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Event, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Evaluation of the GNSS Synchronization Performance Degradation under Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Denver, France. pp.3758-3767, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2022.18564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Estimating Techniques Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Aerospace Conference (AERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Big Sky, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO53065.2022.9843802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidimensional Scaling Approach for Cooperative GNSS Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Naouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Localization and GNSS (ICL-GNSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tampere, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS51451.2021.9452296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Accuracy Limit of Joint Time-Delay/Doppler/Acceleration Estimation with a Band-Limited Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, France. pp.5130-5134, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact CRB for the Single Source Conditional Signal Model with Application to Delay-Doppler-Phase Estimation of Band-Limited Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, France. pp.2906-2911, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Time-Delay Estimation Accuracy Limit of GNSS Meta-Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 23rd International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Time-Delay Estimation Performance Limit of New GNSS Acquisition Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Localization and GNSS (ICL-GNSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS49876.2020.9115552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Tracking under Measurement Model Mismatch via Linearly Constrained Extended Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, France. pp.2924-2929, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.4026-4040, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Decoding Analysis of Next Generation GNSS Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1090-1105, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Root Protograph LDPC Codes for CSK Modulation toIncrease the Data Rate and Reduce the TTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1020-1038, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced co-design of message structure and channel coding scheme to reduce the time to CED and to improve the resilience for a Galileo 2nd Generation new signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals and Signal Processing (NAVITEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Noordwijk, Netherlands. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Solutions to Reduce the Time-To-CED and to Improve the CED Robustness of the Galileo I/NAV Message</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ION Position, Location and Navigation Symposium (PLANS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monterey, California, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Design of GNSS Signal and Message Structure for Galileo 2nd Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSNT 2018, 5th International Technical Symposium on Navigation and Timing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ENAC, Oct 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31701/itsnt2018.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of message Structure and Channel Coding Scheme to Reduce the Time to CED and to Improve the Resilience for a Galileo 2nd Generation New Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Miami, Florida, United States. pp.4064-4078, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2018.15878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Solutions on the Design of a Galileo Acquisition-Aiding Signal to Improve the TTFF and the Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognizant Autonomous Systems for Safety Critical Applications Workshop - International Technical meeting and showcase of GNSS technology, products and services - ION GNSS+ 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Navigation (ION), Jan 2018, Reston (Virginie), United States. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenance HDR : Statistical Signal Processing for the Design of Navigation and Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31173.56802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting material for the paper: Robust semiparametric efficient estimator for time delay and doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944757v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments for MCRB Computation in Multipath Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Mathematical Development of the Interplexing 6 Signals for the Galileo E1 Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference modeling and mitigation for GNSS receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Forner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Goethal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Passeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IPSA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal optimization for Galileo evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2019. English. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019INPT0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04169759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Signal Processing for the Design of Navigation and Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Université toulouse 3 Paul Sabatier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04978914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorenzo Ortega </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lorenzo-ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7650-5967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">237902249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust semiparametric efficient estimator for time delay and Doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2025.3560533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging trends in signal processing and machine learning for positioning, navigation and timing information: special issue editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar M. Djuric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-024-01182-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2024 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-024-01129-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485071v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of misspecified Gaussian inference in nonlinear regression: application to time-delay and Doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (3), pp.navi.585. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/navi.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band-limited impulse response estimation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.108998. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.108998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On GNSS Synchronization Performance Degradation under Interference Scenarios: Bias and Misspecified Cramér-Rao Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (4), pp.navi.606. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/navi.606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate maximum likelihood time-delay estimation for two closely spaced sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.109056. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling First and Second Order Statistics Contributions in Multipath Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108868. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Binary PRN-Chirp Modulation: A GNSS Fast Acquisition Signal Waveform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3185319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean-to-Composite Bound Ratio: A Multipath Criterion for GNSS Signal Design and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2022.3172023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Estimation Performance of GNSS-R Coherent and Noncoherent Processing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2021.3079579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Acceleration – Signal Parameters Estimation Performance Limits in High Dynamics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2022.3189611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Accuracy Limits of Misspecified Delay-Doppler Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108872. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact and Mitigation of Signal Crosstalk in Ground-Based and Low Altitude Airborne GNSS-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1085. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Robust Data Demodulation for GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), pp.1341. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21041341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS data demodulation over fading environments: Antipodal and M ‐ary CSK modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà‐valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.113-127. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Nested Property of Root-LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.1005-1009. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2021.3054414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact CRB for delay, Doppler, and phase estimation – application to GNSS SPP and RTK performance characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.1537-1549. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2020.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLR Approximation for Fading Channels Using a Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.1244-1248. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2978832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Delay-Doppler Estimation Performance in a Dual Source Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (23), pp.3894. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12233894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Limits of GNSS Code-Based Precise Positioning: GPS, Galileo & Meta-Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2196-2217. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning Performance Limits of GNSS Meta-Signals and HO-BOC Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.3586-3613. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20123586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Co-Design of Message Structure and Channel Coding to Reduce the TTD for a Galileo 2nd Generation Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (3), pp.471-492. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/navi.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multiplexing method to add a new signal in the Galileo E1 band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault‐roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al‐bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (11), pp.1735-1746. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2020.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust semiparametric time-delay and doppler estimation : analysis of rand M -estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Parlemo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of GNSS Meta-Signals Under Multipath Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Navigation (ION), Sep 2025, Baltimore, United States. pp.878-898, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2025.20404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EM Manifold Estimation of GNSS Synchronization Parameters Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of a misspecified contaminated nonlinear regression model : application to time-delay and doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Punta Cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for the EUSIPCO 2025 Phased Array Signal Processing Student Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Lisseth Rojano Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Performance Analysis of GNSS Tracking Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.946-951, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS L5/E5 Maximum Likelihood Synchronization Performance Degradation under DME Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilã-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.553-558, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10140102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2023, Helsinki (Aalto University School of Economics), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Delay and Doppler Estimation with a Carrier Modulated by a Band-Limited Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Bernabeu Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 9th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Herradura, France. pp.346-350, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP58249.2023.10403430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Evaluation of the GNSS Synchronization Performance Degradation under Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Denver, France. pp.3758-3767, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2022.18564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close-to-Ground Single Antenna GNSS-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals and Signal Processing (NAVITEC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Event, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Estimating Techniques Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Aerospace Conference (AERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Big Sky, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO53065.2022.9843802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Accuracy Limit of Joint Time-Delay/Doppler/Acceleration Estimation with a Band-Limited Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, France. pp.5130-5134, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidimensional Scaling Approach for Cooperative GNSS Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Naouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Localization and GNSS (ICL-GNSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tampere, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS51451.2021.9452296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Time-Delay Estimation Performance Limit of New GNSS Acquisition Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Localization and GNSS (ICL-GNSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS49876.2020.9115552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Time-Delay Estimation Accuracy Limit of GNSS Meta-Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 23rd International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Tracking under Measurement Model Mismatch via Linearly Constrained Extended Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, France. pp.2924-2929, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact CRB for the Single Source Conditional Signal Model with Application to Delay-Doppler-Phase Estimation of Band-Limited Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, France. pp.2906-2911, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.4026-4040, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Decoding Analysis of Next Generation GNSS Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1090-1105, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Root Protograph LDPC Codes for CSK Modulation toIncrease the Data Rate and Reduce the TTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1020-1038, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Solutions to Reduce the Time-To-CED and to Improve the CED Robustness of the Galileo I/NAV Message</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ION Position, Location and Navigation Symposium (PLANS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monterey, California, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced co-design of message structure and channel coding scheme to reduce the time to CED and to improve the resilience for a Galileo 2nd Generation new signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals and Signal Processing (NAVITEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Noordwijk, Netherlands. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Design of GNSS Signal and Message Structure for Galileo 2nd Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSNT 2018, 5th International Technical Symposium on Navigation and Timing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ENAC, Oct 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31701/itsnt2018.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of message Structure and Channel Coding Scheme to Reduce the Time to CED and to Improve the Resilience for a Galileo 2nd Generation New Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Miami, Florida, United States. pp.4064-4078, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2018.15878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Solutions on the Design of a Galileo Acquisition-Aiding Signal to Improve the TTFF and the Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognizant Autonomous Systems for Safety Critical Applications Workshop - International Technical meeting and showcase of GNSS technology, products and services - ION GNSS+ 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Navigation (ION), Jan 2018, Reston (Virginie), United States. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenance HDR : Statistical Signal Processing for the Design of Navigation and Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31173.56802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting material for the paper: Robust semiparametric efficient estimator for time delay and doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944757v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments for MCRB Computation in Multipath Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Mathematical Development of the Interplexing 6 Signals for the Galileo E1 Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference modeling and mitigation for GNSS receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Forner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Goethal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Passeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IPSA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal optimization for Galileo evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2019. English. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019INPT0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04169759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Signal Processing for the Design of Navigation and Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Université toulouse 3 Paul Sabatier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04978914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F26A7A5"/>
+    <w:nsid w:val="8B3A30CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-ortega" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7650-5967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237902249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805170v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3560533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109614" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04485071v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01129-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04695683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar M. Djuric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01182-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lubeigt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls," TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.606" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.585" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.108998" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vila-Valls" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079579" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestarquit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3172023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3185319" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108868" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Mcphee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3189611" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061085" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341451v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault Roudier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al-Bitar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041341" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega Espluga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3054414" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.382" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault&#8208;roudier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al&#8208;bitar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0197" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2978832" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233894" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Das" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082196" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0168" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20123586" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brochard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lisseth Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bendahmane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05266973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duprat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20404" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139980" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04144451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#227;-Valls" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10140102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernabeu Frias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gregoire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP58249.2023.10403430" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18564" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO53065.2022.9843802" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Naouri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS51451.2021.9452296" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414270" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303748" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294581" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541215v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS49876.2020.9115552" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pages" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303842" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17113" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279418v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega  Espluga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603519v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01942282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.19" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15878" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31173.56802" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944757v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Forner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goethal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Passeron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169759v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0118" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04978914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-ortega" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7650-5967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237902249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805170v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3560533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04695683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar M. Djuric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01182-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04485071v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01129-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109614" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003710v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.585" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lubeigt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.108998" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls," TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109056" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108868" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vila-Valls" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3185319" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestarquit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3172023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Mcphee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3189611" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061085" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341451v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault Roudier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al-Bitar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041341" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega Espluga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3054414" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0168" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2978832" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233894" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Das" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082196" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20123586" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault&#8208;roudier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al&#8208;bitar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0197" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05266973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duprat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20404" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248672v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bendahmane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brochard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lisseth Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139980" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#227;-Valls" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10140102" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04144451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernabeu Frias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gregoire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP58249.2023.10403430" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18564" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO53065.2022.9843802" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541153v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414270" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Naouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS51451.2021.9452296" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS49876.2020.9115552" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294581" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pages" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303842" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303748" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17113" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega  Espluga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01942282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.19" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15878" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31173.56802" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944757v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Forner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goethal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Passeron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169759v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0118" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04978914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>