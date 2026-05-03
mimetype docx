--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorenzo Ortega </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lorenzo-ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7650-5967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">237902249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust semiparametric efficient estimator for time delay and Doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2025.3560533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging trends in signal processing and machine learning for positioning, navigation and timing information: special issue editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar M. Djuric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-024-01182-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2024 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-024-01129-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485071v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of misspecified Gaussian inference in nonlinear regression: application to time-delay and Doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (3), pp.navi.585. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/navi.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band-limited impulse response estimation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.108998. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.108998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On GNSS Synchronization Performance Degradation under Interference Scenarios: Bias and Misspecified Cramér-Rao Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (4), pp.navi.606. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/navi.606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate maximum likelihood time-delay estimation for two closely spaced sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.109056. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling First and Second Order Statistics Contributions in Multipath Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108868. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Binary PRN-Chirp Modulation: A GNSS Fast Acquisition Signal Waveform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3185319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean-to-Composite Bound Ratio: A Multipath Criterion for GNSS Signal Design and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2022.3172023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Estimation Performance of GNSS-R Coherent and Noncoherent Processing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2021.3079579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Acceleration – Signal Parameters Estimation Performance Limits in High Dynamics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2022.3189611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Accuracy Limits of Misspecified Delay-Doppler Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108872. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact and Mitigation of Signal Crosstalk in Ground-Based and Low Altitude Airborne GNSS-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1085. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Robust Data Demodulation for GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), pp.1341. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21041341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS data demodulation over fading environments: Antipodal and M ‐ary CSK modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà‐valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.113-127. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Nested Property of Root-LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.1005-1009. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2021.3054414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact CRB for delay, Doppler, and phase estimation – application to GNSS SPP and RTK performance characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.1537-1549. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2020.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLR Approximation for Fading Channels Using a Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.1244-1248. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2978832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Delay-Doppler Estimation Performance in a Dual Source Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (23), pp.3894. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12233894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Limits of GNSS Code-Based Precise Positioning: GPS, Galileo & Meta-Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2196-2217. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning Performance Limits of GNSS Meta-Signals and HO-BOC Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.3586-3613. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20123586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Co-Design of Message Structure and Channel Coding to Reduce the TTD for a Galileo 2nd Generation Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (3), pp.471-492. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/navi.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multiplexing method to add a new signal in the Galileo E1 band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault‐roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al‐bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (11), pp.1735-1746. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2020.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust semiparametric time-delay and doppler estimation : analysis of rand M -estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Parlemo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of GNSS Meta-Signals Under Multipath Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Navigation (ION), Sep 2025, Baltimore, United States. pp.878-898, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2025.20404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EM Manifold Estimation of GNSS Synchronization Parameters Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of a misspecified contaminated nonlinear regression model : application to time-delay and doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Punta Cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for the EUSIPCO 2025 Phased Array Signal Processing Student Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Lisseth Rojano Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Performance Analysis of GNSS Tracking Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.946-951, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS L5/E5 Maximum Likelihood Synchronization Performance Degradation under DME Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilã-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.553-558, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10140102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2023, Helsinki (Aalto University School of Economics), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Delay and Doppler Estimation with a Carrier Modulated by a Band-Limited Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Bernabeu Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 9th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Herradura, France. pp.346-350, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP58249.2023.10403430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Evaluation of the GNSS Synchronization Performance Degradation under Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Denver, France. pp.3758-3767, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2022.18564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close-to-Ground Single Antenna GNSS-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals and Signal Processing (NAVITEC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Event, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Estimating Techniques Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Aerospace Conference (AERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Big Sky, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO53065.2022.9843802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Accuracy Limit of Joint Time-Delay/Doppler/Acceleration Estimation with a Band-Limited Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, France. pp.5130-5134, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidimensional Scaling Approach for Cooperative GNSS Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Naouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Localization and GNSS (ICL-GNSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tampere, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS51451.2021.9452296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Time-Delay Estimation Performance Limit of New GNSS Acquisition Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Localization and GNSS (ICL-GNSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS49876.2020.9115552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Time-Delay Estimation Accuracy Limit of GNSS Meta-Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 23rd International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Tracking under Measurement Model Mismatch via Linearly Constrained Extended Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, France. pp.2924-2929, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact CRB for the Single Source Conditional Signal Model with Application to Delay-Doppler-Phase Estimation of Band-Limited Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, France. pp.2906-2911, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.4026-4040, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Decoding Analysis of Next Generation GNSS Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1090-1105, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Root Protograph LDPC Codes for CSK Modulation toIncrease the Data Rate and Reduce the TTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1020-1038, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Solutions to Reduce the Time-To-CED and to Improve the CED Robustness of the Galileo I/NAV Message</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ION Position, Location and Navigation Symposium (PLANS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monterey, California, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced co-design of message structure and channel coding scheme to reduce the time to CED and to improve the resilience for a Galileo 2nd Generation new signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals and Signal Processing (NAVITEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Noordwijk, Netherlands. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Design of GNSS Signal and Message Structure for Galileo 2nd Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSNT 2018, 5th International Technical Symposium on Navigation and Timing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ENAC, Oct 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31701/itsnt2018.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of message Structure and Channel Coding Scheme to Reduce the Time to CED and to Improve the Resilience for a Galileo 2nd Generation New Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Miami, Florida, United States. pp.4064-4078, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2018.15878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Solutions on the Design of a Galileo Acquisition-Aiding Signal to Improve the TTFF and the Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognizant Autonomous Systems for Safety Critical Applications Workshop - International Technical meeting and showcase of GNSS technology, products and services - ION GNSS+ 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Navigation (ION), Jan 2018, Reston (Virginie), United States. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenance HDR : Statistical Signal Processing for the Design of Navigation and Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31173.56802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting material for the paper: Robust semiparametric efficient estimator for time delay and doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944757v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments for MCRB Computation in Multipath Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Mathematical Development of the Interplexing 6 Signals for the Galileo E1 Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference modeling and mitigation for GNSS receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Forner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Goethal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Passeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IPSA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal optimization for Galileo evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2019. English. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019INPT0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04169759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Signal Processing for the Design of Navigation and Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Université toulouse 3 Paul Sabatier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04978914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorenzo Ortega </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lorenzo-ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7650-5967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">237902249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Beamforming with Antenna Array for GNSS Interference Mitigation: the Winning Solution of the EUSIPCO 2025 Phased Array Signal Processing Student Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Rojano Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.110639. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2026.110639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust semiparametric efficient estimator for time delay and Doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2025.3560533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging trends in signal processing and machine learning for positioning, navigation and timing information: special issue editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar M. Djuric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-024-01182-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2024 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-024-01129-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485071v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of misspecified Gaussian inference in nonlinear regression: application to time-delay and Doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (3), pp.navi.585. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/navi.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band-limited impulse response estimation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.108998. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.108998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On GNSS Synchronization Performance Degradation under Interference Scenarios: Bias and Misspecified Cramér-Rao Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (4), pp.navi.606. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/navi.606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate maximum likelihood time-delay estimation for two closely spaced sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.109056. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Binary PRN-Chirp Modulation: A GNSS Fast Acquisition Signal Waveform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3185319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean-to-Composite Bound Ratio: A Multipath Criterion for GNSS Signal Design and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2022.3172023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Estimation Performance of GNSS-R Coherent and Noncoherent Processing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2021.3079579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling First and Second Order Statistics Contributions in Multipath Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108868. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Acceleration – Signal Parameters Estimation Performance Limits in High Dynamics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2022.3189611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Accuracy Limits of Misspecified Delay-Doppler Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108872. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact and Mitigation of Signal Crosstalk in Ground-Based and Low Altitude Airborne GNSS-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1085. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Robust Data Demodulation for GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), pp.1341. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21041341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS data demodulation over fading environments: Antipodal and M ‐ary CSK modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà‐valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.113-127. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Nested Property of Root-LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.1005-1009. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2021.3054414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact CRB for delay, Doppler, and phase estimation – application to GNSS SPP and RTK performance characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.1537-1549. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2020.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLR Approximation for Fading Channels Using a Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.1244-1248. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2978832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Delay-Doppler Estimation Performance in a Dual Source Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (23), pp.3894. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12233894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Limits of GNSS Code-Based Precise Positioning: GPS, Galileo & Meta-Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2196-2217. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning Performance Limits of GNSS Meta-Signals and HO-BOC Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.3586-3613. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20123586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Co-Design of Message Structure and Channel Coding to Reduce the TTD for a Galileo 2nd Generation Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (3), pp.471-492. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/navi.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multiplexing method to add a new signal in the Galileo E1 band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault‐roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al‐bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (11), pp.1735-1746. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2020.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust semiparametric time-delay and doppler estimation : analysis of rand M -estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Parlemo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EM Manifold Estimation of GNSS Synchronization Parameters Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of GNSS Meta-Signals Under Multipath Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Navigation (ION), Sep 2025, Baltimore, United States. pp.878-898, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2025.20404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of a misspecified contaminated nonlinear regression model : application to time-delay and doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Punta Cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Performance Analysis of GNSS Tracking Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.946-951, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2023, Helsinki (Aalto University School of Economics), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS L5/E5 Maximum Likelihood Synchronization Performance Degradation under DME Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilã-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.553-558, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10140102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Delay and Doppler Estimation with a Carrier Modulated by a Band-Limited Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Bernabeu Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 9th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Herradura, France. pp.346-350, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP58249.2023.10403430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close-to-Ground Single Antenna GNSS-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals and Signal Processing (NAVITEC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Event, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Evaluation of the GNSS Synchronization Performance Degradation under Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Denver, France. pp.3758-3767, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2022.18564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Estimating Techniques Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Aerospace Conference (AERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Big Sky, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO53065.2022.9843802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidimensional Scaling Approach for Cooperative GNSS Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Naouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Localization and GNSS (ICL-GNSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tampere, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS51451.2021.9452296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Accuracy Limit of Joint Time-Delay/Doppler/Acceleration Estimation with a Band-Limited Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, France. pp.5130-5134, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Time-Delay Estimation Accuracy Limit of GNSS Meta-Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 23rd International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Time-Delay Estimation Performance Limit of New GNSS Acquisition Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Localization and GNSS (ICL-GNSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS49876.2020.9115552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Tracking under Measurement Model Mismatch via Linearly Constrained Extended Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, France. pp.2924-2929, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact CRB for the Single Source Conditional Signal Model with Application to Delay-Doppler-Phase Estimation of Band-Limited Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, France. pp.2906-2911, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.4026-4040, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Decoding Analysis of Next Generation GNSS Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1090-1105, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Root Protograph LDPC Codes for CSK Modulation toIncrease the Data Rate and Reduce the TTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1020-1038, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Solutions to Reduce the Time-To-CED and to Improve the CED Robustness of the Galileo I/NAV Message</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ION Position, Location and Navigation Symposium (PLANS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monterey, California, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced co-design of message structure and channel coding scheme to reduce the time to CED and to improve the resilience for a Galileo 2nd Generation new signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals and Signal Processing (NAVITEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Noordwijk, Netherlands. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Design of GNSS Signal and Message Structure for Galileo 2nd Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSNT 2018, 5th International Technical Symposium on Navigation and Timing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ENAC, Oct 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31701/itsnt2018.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of message Structure and Channel Coding Scheme to Reduce the Time to CED and to Improve the Resilience for a Galileo 2nd Generation New Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Miami, Florida, United States. pp.4064-4078, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2018.15878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Solutions on the Design of a Galileo Acquisition-Aiding Signal to Improve the TTFF and the Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognizant Autonomous Systems for Safety Critical Applications Workshop - International Technical meeting and showcase of GNSS technology, products and services - ION GNSS+ 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Navigation (ION), Jan 2018, Reston (Virginie), United States. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenance HDR : Statistical Signal Processing for the Design of Navigation and Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31173.56802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting material for the paper: Robust semiparametric efficient estimator for time delay and doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944757v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments for MCRB Computation in Multipath Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Mathematical Development of the Interplexing 6 Signals for the Galileo E1 Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for the EUSIPCO 2025 Phased Array Signal Processing Student Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Lisseth Rojano Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENAC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference modeling and mitigation for GNSS receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Forner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Goethal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Passeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IPSA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal optimization for Galileo evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2019. English. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019INPT0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04169759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Signal Processing for the Design of Navigation and Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Université toulouse 3 Paul Sabatier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04978914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B3A30CA"/>
+    <w:nsid w:val="AF26C8B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-ortega" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7650-5967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237902249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805170v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3560533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04695683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar M. Djuric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01182-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04485071v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01129-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109614" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003710v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.585" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lubeigt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.108998" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls," TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109056" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108868" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vila-Valls" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3185319" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestarquit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3172023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Mcphee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3189611" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061085" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341451v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault Roudier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al-Bitar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041341" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega Espluga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3054414" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0168" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2978832" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233894" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Das" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082196" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20123586" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault&#8208;roudier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al&#8208;bitar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0197" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05266973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duprat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20404" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248672v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bendahmane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brochard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lisseth Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139980" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#227;-Valls" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10140102" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04144451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernabeu Frias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gregoire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP58249.2023.10403430" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18564" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO53065.2022.9843802" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541153v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414270" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Naouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS51451.2021.9452296" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS49876.2020.9115552" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294581" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pages" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303842" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303748" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17113" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega  Espluga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01942282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.19" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15878" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31173.56802" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944757v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Forner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goethal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Passeron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169759v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0118" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04978914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-ortega" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7650-5967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237902249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05590135v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2026.110639" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805170v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3560533" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04695683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar M. Djuric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01182-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04485071v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01129-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109614" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.585" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lubeigt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.108998" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls," TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.606" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vila-Valls" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3185319" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestarquit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3172023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079579" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108868" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Mcphee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3189611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108872" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault Roudier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al-Bitar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041341" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega Espluga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3054414" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0168" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2978832" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233894" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Das" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082196" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20123586" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.382" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault&#8208;roudier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al&#8208;bitar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0197" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05266973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bendahmane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duprat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139980" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04144451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#227;-Valls" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10140102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernabeu Frias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gregoire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP58249.2023.10403430" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758599v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541136v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18564" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO53065.2022.9843802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Naouri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS51451.2021.9452296" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414270" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294581" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS49876.2020.9115552" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pages" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303842" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303748" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17113" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega  Espluga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01942282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15878" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31173.56802" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944757v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248681v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lisseth Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Forner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goethal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Passeron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0118" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04978914v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>