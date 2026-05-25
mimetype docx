--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorenzo Ortega </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lorenzo-ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7650-5967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">237902249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Beamforming with Antenna Array for GNSS Interference Mitigation: the Winning Solution of the EUSIPCO 2025 Phased Array Signal Processing Student Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Rojano Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.110639. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2026.110639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust semiparametric efficient estimator for time delay and Doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2025.3560533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging trends in signal processing and machine learning for positioning, navigation and timing information: special issue editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar M. Djuric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-024-01182-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2024 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-024-01129-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485071v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of misspecified Gaussian inference in nonlinear regression: application to time-delay and Doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (3), pp.navi.585. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/navi.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band-limited impulse response estimation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.108998. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.108998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On GNSS Synchronization Performance Degradation under Interference Scenarios: Bias and Misspecified Cramér-Rao Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (4), pp.navi.606. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/navi.606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate maximum likelihood time-delay estimation for two closely spaced sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.109056. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Binary PRN-Chirp Modulation: A GNSS Fast Acquisition Signal Waveform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3185319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean-to-Composite Bound Ratio: A Multipath Criterion for GNSS Signal Design and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2022.3172023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Estimation Performance of GNSS-R Coherent and Noncoherent Processing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2021.3079579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling First and Second Order Statistics Contributions in Multipath Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108868. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Acceleration – Signal Parameters Estimation Performance Limits in High Dynamics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2022.3189611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Accuracy Limits of Misspecified Delay-Doppler Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108872. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact and Mitigation of Signal Crosstalk in Ground-Based and Low Altitude Airborne GNSS-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1085. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Robust Data Demodulation for GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), pp.1341. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21041341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS data demodulation over fading environments: Antipodal and M ‐ary CSK modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà‐valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.113-127. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Nested Property of Root-LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.1005-1009. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2021.3054414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact CRB for delay, Doppler, and phase estimation – application to GNSS SPP and RTK performance characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.1537-1549. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2020.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLR Approximation for Fading Channels Using a Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.1244-1248. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2978832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Delay-Doppler Estimation Performance in a Dual Source Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (23), pp.3894. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12233894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Limits of GNSS Code-Based Precise Positioning: GPS, Galileo & Meta-Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2196-2217. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning Performance Limits of GNSS Meta-Signals and HO-BOC Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.3586-3613. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20123586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Co-Design of Message Structure and Channel Coding to Reduce the TTD for a Galileo 2nd Generation Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (3), pp.471-492. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/navi.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multiplexing method to add a new signal in the Galileo E1 band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault‐roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al‐bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (11), pp.1735-1746. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2020.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust semiparametric time-delay and doppler estimation : analysis of rand M -estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Parlemo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EM Manifold Estimation of GNSS Synchronization Parameters Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of GNSS Meta-Signals Under Multipath Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Navigation (ION), Sep 2025, Baltimore, United States. pp.878-898, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2025.20404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of a misspecified contaminated nonlinear regression model : application to time-delay and doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Punta Cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Performance Analysis of GNSS Tracking Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.946-951, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2023, Helsinki (Aalto University School of Economics), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS L5/E5 Maximum Likelihood Synchronization Performance Degradation under DME Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilã-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.553-558, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10140102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Delay and Doppler Estimation with a Carrier Modulated by a Band-Limited Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Bernabeu Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 9th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Herradura, France. pp.346-350, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP58249.2023.10403430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close-to-Ground Single Antenna GNSS-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals and Signal Processing (NAVITEC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Event, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Evaluation of the GNSS Synchronization Performance Degradation under Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Denver, France. pp.3758-3767, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2022.18564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Estimating Techniques Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Aerospace Conference (AERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Big Sky, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO53065.2022.9843802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidimensional Scaling Approach for Cooperative GNSS Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Naouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Localization and GNSS (ICL-GNSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tampere, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS51451.2021.9452296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Accuracy Limit of Joint Time-Delay/Doppler/Acceleration Estimation with a Band-Limited Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, France. pp.5130-5134, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Time-Delay Estimation Accuracy Limit of GNSS Meta-Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 23rd International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Time-Delay Estimation Performance Limit of New GNSS Acquisition Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Localization and GNSS (ICL-GNSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS49876.2020.9115552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Tracking under Measurement Model Mismatch via Linearly Constrained Extended Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, France. pp.2924-2929, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact CRB for the Single Source Conditional Signal Model with Application to Delay-Doppler-Phase Estimation of Band-Limited Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, France. pp.2906-2911, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.4026-4040, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Decoding Analysis of Next Generation GNSS Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1090-1105, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Root Protograph LDPC Codes for CSK Modulation toIncrease the Data Rate and Reduce the TTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1020-1038, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Solutions to Reduce the Time-To-CED and to Improve the CED Robustness of the Galileo I/NAV Message</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ION Position, Location and Navigation Symposium (PLANS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monterey, California, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced co-design of message structure and channel coding scheme to reduce the time to CED and to improve the resilience for a Galileo 2nd Generation new signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals and Signal Processing (NAVITEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Noordwijk, Netherlands. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Design of GNSS Signal and Message Structure for Galileo 2nd Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSNT 2018, 5th International Technical Symposium on Navigation and Timing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ENAC, Oct 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31701/itsnt2018.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of message Structure and Channel Coding Scheme to Reduce the Time to CED and to Improve the Resilience for a Galileo 2nd Generation New Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Miami, Florida, United States. pp.4064-4078, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2018.15878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Solutions on the Design of a Galileo Acquisition-Aiding Signal to Improve the TTFF and the Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognizant Autonomous Systems for Safety Critical Applications Workshop - International Technical meeting and showcase of GNSS technology, products and services - ION GNSS+ 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Navigation (ION), Jan 2018, Reston (Virginie), United States. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenance HDR : Statistical Signal Processing for the Design of Navigation and Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31173.56802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting material for the paper: Robust semiparametric efficient estimator for time delay and doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944757v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments for MCRB Computation in Multipath Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Mathematical Development of the Interplexing 6 Signals for the Galileo E1 Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for the EUSIPCO 2025 Phased Array Signal Processing Student Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Lisseth Rojano Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENAC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference modeling and mitigation for GNSS receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Forner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Goethal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Passeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IPSA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal optimization for Galileo evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2019. English. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019INPT0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04169759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Signal Processing for the Design of Navigation and Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Université toulouse 3 Paul Sabatier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04978914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorenzo Ortega </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lorenzo-ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7650-5967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">237902249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=pJm_rfwAAAAJ&hl=en&oi=sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Beamforming with Antenna Array for GNSS Interference Mitigation: the Winning Solution of the EUSIPCO 2025 Phased Array Signal Processing Student Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Rojano Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.110639. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2026.110639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust semiparametric efficient estimator for time delay and Doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2025.3560533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2024 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-024-01129-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485071v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging trends in signal processing and machine learning for positioning, navigation and timing information: special issue editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar M. Djuric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-024-01182-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of misspecified Gaussian inference in nonlinear regression: application to time-delay and Doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (3), pp.navi.585. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/navi.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band-limited impulse response estimation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.108998. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.108998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On GNSS Synchronization Performance Degradation under Interference Scenarios: Bias and Misspecified Cramér-Rao Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (4), pp.navi.606. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/navi.606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate maximum likelihood time-delay estimation for two closely spaced sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.109056. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Binary PRN-Chirp Modulation: A GNSS Fast Acquisition Signal Waveform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3185319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean-to-Composite Bound Ratio: A Multipath Criterion for GNSS Signal Design and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2022.3172023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Estimation Performance of GNSS-R Coherent and Noncoherent Processing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2021.3079579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling First and Second Order Statistics Contributions in Multipath Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108868. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Acceleration – Signal Parameters Estimation Performance Limits in High Dynamics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2022.3189611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Accuracy Limits of Misspecified Delay-Doppler Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108872. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact and Mitigation of Signal Crosstalk in Ground-Based and Low Altitude Airborne GNSS-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1085. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Robust Data Demodulation for GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), pp.1341. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21041341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS data demodulation over fading environments: Antipodal and M ‐ary CSK modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà‐valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.113-127. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Nested Property of Root-LDPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.1005-1009. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2021.3054414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Limits of GNSS Code-Based Precise Positioning: GPS, Galileo & Meta-Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2196-2217. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLR Approximation for Fading Channels Using a Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.1244-1248. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2978832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Delay-Doppler Estimation Performance in a Dual Source Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (23), pp.3894. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12233894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact CRB for delay, Doppler, and phase estimation – application to GNSS SPP and RTK performance characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.1537-1549. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2020.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning Performance Limits of GNSS Meta-Signals and HO-BOC Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.3586-3613. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20123586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Co-Design of Message Structure and Channel Coding to Reduce the TTD for a Galileo 2nd Generation Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (3), pp.471-492. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/navi.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multiplexing method to add a new signal in the Galileo E1 band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault‐roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al‐bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (11), pp.1735-1746. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2020.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EM Manifold Estimation of GNSS Synchronization Parameters Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of GNSS Meta-Signals Under Multipath Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Navigation (ION), Sep 2025, Baltimore, United States. pp.878-898, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2025.20404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust semiparametric time-delay and doppler estimation : analysis of rand M -estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Parlemo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of a misspecified contaminated nonlinear regression model : application to time-delay and doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Punta Cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Performance Analysis of GNSS Tracking Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.946-951, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS L5/E5 Maximum Likelihood Synchronization Performance Degradation under DME Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilã-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.553-558, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10140102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EM Approach for GNSS Parameters of Interest Estimation Under Constant Modulus Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2023, Helsinki (Aalto University School of Economics), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Delay and Doppler Estimation with a Carrier Modulated by a Band-Limited Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Bernabeu Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 9th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Herradura, France. pp.346-350, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP58249.2023.10403430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Evaluation of the GNSS Synchronization Performance Degradation under Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Denver, France. pp.3758-3767, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2022.18564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close-to-Ground Single Antenna GNSS-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals and Signal Processing (NAVITEC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Event, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Estimating Techniques Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lestarquit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Aerospace Conference (AERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Big Sky, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO53065.2022.9843802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidimensional Scaling Approach for Cooperative GNSS Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Naouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Localization and GNSS (ICL-GNSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tampere, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS51451.2021.9452296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Accuracy Limit of Joint Time-Delay/Doppler/Acceleration Estimation with a Band-Limited Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamish Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, France. pp.5130-5134, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Time-Delay Estimation Accuracy Limit of GNSS Meta-Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 23rd International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Time-Delay Estimation Performance Limit of New GNSS Acquisition Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Localization and GNSS (ICL-GNSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS49876.2020.9115552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Tracking under Measurement Model Mismatch via Linearly Constrained Extended Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, France. pp.2924-2929, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact CRB for the Single Source Conditional Signal Model with Application to Delay-Doppler-Phase Estimation of Band-Limited Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vila-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 59th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, France. pp.2906-2911, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Decoding Analysis of Next Generation GNSS Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Closas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1090-1105, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.4026-4040, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Root Protograph LDPC Codes for CSK Modulation toIncrease the Data Rate and Reduce the TTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault-Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1020-1038, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced co-design of message structure and channel coding scheme to reduce the time to CED and to improve the resilience for a Galileo 2nd Generation new signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals and Signal Processing (NAVITEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Noordwijk, Netherlands. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Solutions to Reduce the Time-To-CED and to Improve the CED Robustness of the Galileo I/NAV Message</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ION Position, Location and Navigation Symposium (PLANS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monterey, California, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Design of GNSS Signal and Message Structure for Galileo 2nd Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSNT 2018, 5th International Technical Symposium on Navigation and Timing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ENAC, Oct 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31701/itsnt2018.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of message Structure and Channel Coding Scheme to Reduce the Time to CED and to Improve the Resilience for a Galileo 2nd Generation New Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Miami, Florida, United States. pp.4064-4078, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2018.15878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Solutions on the Design of a Galileo Acquisition-Aiding Signal to Improve the TTFF and the Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognizant Autonomous Systems for Safety Critical Applications Workshop - International Technical meeting and showcase of GNSS technology, products and services - ION GNSS+ 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Navigation (ION), Jan 2018, Reston (Virginie), United States. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenance HDR : Statistical Signal Processing for the Design of Navigation and Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31173.56802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting material for the paper: Robust semiparametric efficient estimator for time delay and doppler estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fortunati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944757v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments for MCRB Computation in Multipath Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lubeigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Mathematical Development of the Interplexing 6 Signals for the Galileo E1 Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Boucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for the EUSIPCO 2025 Phased Array Signal Processing Student Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Lisseth Rojano Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENAC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference modeling and mitigation for GNSS receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Forner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Goethal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Passeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IPSA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal optimization for Galileo evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2019. English. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019INPT0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04169759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Signal Processing for the Design of Navigation and Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Université toulouse 3 Paul Sabatier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04978914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF26C8B0"/>
+    <w:nsid w:val="C96B5FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-ortega" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7650-5967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237902249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05590135v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2026.110639" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805170v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3560533" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04695683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar M. Djuric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01182-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04485071v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01129-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109614" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.585" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lubeigt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.108998" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls," TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.606" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vila-Valls" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3185319" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestarquit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3172023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079579" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108868" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Mcphee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3189611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108872" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault Roudier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al-Bitar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041341" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega Espluga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3054414" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0168" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2978832" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233894" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Das" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082196" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20123586" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.382" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault&#8208;roudier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al&#8208;bitar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0197" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05266973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bendahmane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duprat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139980" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04144451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#227;-Valls" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10140102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernabeu Frias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gregoire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP58249.2023.10403430" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758599v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541136v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18564" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO53065.2022.9843802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Naouri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS51451.2021.9452296" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414270" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294581" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS49876.2020.9115552" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pages" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303842" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303748" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17113" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega  Espluga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01942282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15878" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31173.56802" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944757v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248681v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lisseth Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Forner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goethal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Passeron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0118" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04978914v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-ortega" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7650-5967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237902249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=pJm_rfwAAAAJ&amp;hl=en&amp;oi=sra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05590135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2026.110639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805170v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3560533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04485071v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01129-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04695683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar M. Djuric" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-024-01182-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109614" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.585" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lubeigt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.108998" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls," TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.606" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vila-Valls" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3185319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestarquit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3172023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079579" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108868" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769981v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Mcphee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3189611" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108872" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061085" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault Roudier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al-Bitar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041341" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega Espluga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3054414" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Das" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082196" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2978832" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233894" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0168" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974941v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20123586" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.382" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault&#8208;roudier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al&#8208;bitar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0197" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bendahmane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duprat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05266973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470350v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139980" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#227;-Valls" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10140102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04144451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernabeu Frias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gregoire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP58249.2023.10403430" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541136v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18564" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO53065.2022.9843802" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Naouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS51451.2021.9452296" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414270" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294581" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541215v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS49876.2020.9115552" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pages" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303842" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541190v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303748" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17113" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976619v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17040" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega  Espluga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603519v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01942282v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295361v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023415v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31173.56802" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944757v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006396v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944923v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lisseth Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Forner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goethal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Passeron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169759v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0118" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04978914v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>