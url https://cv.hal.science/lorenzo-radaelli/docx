--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -942,217 +942,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geoarchaeological approach to the identification of water traces in ancient Daunia: the case of Arpi.</w:t>
+                <w:t xml:space="preserve">Un approccio multiscalare per la ricomposizione del paesaggio della Daunia centro-orientale (X sec. a.C.-III sec. d.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeologies of Waterscapes. Ecology, economy, perception, and memory in changing landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Linking Pasts and Sharing nowledge 2. Digital Archaeology, Legacy Data Integration and Web Technologies for Modelling Historical Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rodolfo Brancato; Anca Dan, Nov 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073037v1</w:t>
+                <w:t xml:space="preserve">hal-05423146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un approccio multiscalare per la ricomposizione del paesaggio della Daunia centro-orientale (X sec. a.C.-III sec. d.C.)</w:t>
+                <w:t xml:space="preserve">A geoarchaeological approach to the identification of water traces in ancient Daunia: the case of Arpi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Musmeci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Santoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linking Pasts and Sharing nowledge 2. Digital Archaeology, Legacy Data Integration and Web Technologies for Modelling Historical Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rodolfo Brancato; Anca Dan, Nov 2025, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Archaeologies of Waterscapes. Ecology, economy, perception, and memory in changing landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423146v1</w:t>
+                <w:t xml:space="preserve">hal-05073037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il popolamento rustico oltrepadano. Analisi insediativa e inquadramento della cultura materiale</w:t>
               </w:r>
@@ -1853,51 +1853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2595E3CB"/>
+    <w:nsid w:val="6658759B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2084,51 +2084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-radaelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3370-7862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029804v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Limongiello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Musmeci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Radaelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chiumiento" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Filippo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17060984" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Rossi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugione Eliana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Maggi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Peverelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pellegrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201909101004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Guzzon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36153/amnis.08" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1zcm1x8.39" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/cisalpinestudies.254" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05300911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025AIXM0114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-radaelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3370-7862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029804v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Limongiello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Musmeci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Radaelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chiumiento" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Filippo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17060984" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Rossi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugione Eliana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Maggi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Peverelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pellegrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201909101004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Guzzon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36153/amnis.08" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1zcm1x8.39" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/cisalpinestudies.254" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05300911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025AIXM0114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>