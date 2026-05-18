--- v1 (2026-04-08)
+++ v2 (2026-05-18)
@@ -180,85 +180,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Aux marges de la ville : San Nicola d’Arpi (campagne d’étude 2024)</w:t>
+                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
@@ -297,634 +297,768 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Italie (2025), pp.12317. </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13q06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1639n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029804v1</w:t>
+                <w:t xml:space="preserve">hal-05596572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric GIS and HBIM for Archaeological Site Management and Historic Reconstruction Through 3D Survey Integration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Di Filippo</w:t>
+                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Aux marges de la ville : San Nicola d’Arpi (campagne d’étude 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Santoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs17060984⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Italie (2025), pp.12317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13q06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023743v1</w:t>
+                <w:t xml:space="preserve">hal-05029804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Campagne d’étude 2023. L'aire de l'hypogée des Amphores (fouilles 2003-2004)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
+                <w:t xml:space="preserve">Parametric GIS and HBIM for Archaeological Site Management and Historic Reconstruction Through 3D Survey Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Limongiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Musmeci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Chiumiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.10448⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs17060984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757685v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ecosistema culturale dell’antica Abellinum: un progetto di archeologia di Comunità</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Campagne d’étude 2023. L'aire de l'hypogée des Amphores (fouilles 2003-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Santoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologie tra Oriente e Occidente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.10448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023830v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gli scavi dell'Università di Salerno nell'area dell'Anfiteatro (indagini 2022)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L’ecosistema culturale dell’antica Abellinum: un progetto di archeologia di Comunità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Musmeci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salternum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50-51 (50-51), pp.215-222</w:t>
+              <w:t xml:space="preserve">Archeologie tra Oriente e Occidente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757701v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gli scavi dell'Università di Salerno nell'area dell'Anfiteatro (indagini 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mugione Eliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salternum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50-51 (50-51), pp.215-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il popolamento rurale di età romana nella pianura vogherese alla luce dell'evoluzione geomorfologica del paesaggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Peverelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agri centuriati : an International Journal of Landscape Archaeology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, pp.47-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19272/201909101004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -934,457 +1068,457 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un approccio multiscalare per la ricomposizione del paesaggio della Daunia centro-orientale (X sec. a.C.-III sec. d.C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A geoarchaeological approach to the identification of water traces in ancient Daunia: the case of Arpi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Musmeci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Santoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linking Pasts and Sharing nowledge 2. Digital Archaeology, Legacy Data Integration and Web Technologies for Modelling Historical Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rodolfo Brancato; Anca Dan, Nov 2025, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Archaeologies of Waterscapes. Ecology, economy, perception, and memory in changing landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423146v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geoarchaeological approach to the identification of water traces in ancient Daunia: the case of Arpi.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Un approccio multiscalare per la ricomposizione del paesaggio della Daunia centro-orientale (X sec. a.C.-III sec. d.C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeologies of Waterscapes. Ecology, economy, perception, and memory in changing landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Linking Pasts and Sharing nowledge 2. Digital Archaeology, Legacy Data Integration and Web Technologies for Modelling Historical Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rodolfo Brancato; Anca Dan, Nov 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073037v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il popolamento rustico oltrepadano. Analisi insediativa e inquadramento della cultura materiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Guzzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edifici rustici romani tra pianura e Appennino. Stato della ricerca (Flos Italiae. Documenti di archeologia della Cisalpina Romana)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Maggi; L. Zamboni; M. Battaglia, Sep 2021, Rivanazzano Terme / Casteggio, Pavia, Italy. pp.141-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paesaggi dauni : dinamiche di interazione ambiente-uomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amnis : l'acqua dalla materialità alla parola : atti del Convegno internazionale di studi (Università di Pisa, 1-3 dicembre 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tatiana Baronti; Francesco Ghizzani Marcìa; Laura Marchisio; Antonio Monticolo; Sara Rojo Muñoz; Federico Saccoccio; Filippo Sala; Jessica Tasselli; Sofia Vagnuzzi; Rocco Marcheschi, Dec 2021, Pisa (IT), Italy. pp.57-65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36153/amnis.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il popolamento rurale dell’Oltrepò pavese: quattro casi studio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Archeology Siena 2020. Atti del convegno – 15/16/17 maggio 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrea Bellotti; Luca Luppino; Maria Messineo; Mickey Scarcella, May 2020, Siena, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctv1zcm1x8.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1394,167 +1528,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinamiche insediative e organizzazione dello spazio rurale nella Daunia centro-orientale (X sec. a.C. - III sec. d.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 6. Emptyscapes, marginal landscapes, and revealed landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Ponte romano di Mantie (Vc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edifici rustici romani tra pianura e Appennino. Stato della ricerca (Flos Italiae. Documenti di archeologia della Cisalpina Romana)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rivanazzano Terme / Casteggio, Pavia, Italy. Edifici rustici romani tra pianura e Appennino. Stato della ricerca (Flos Italiae. Documenti di archeologia della Cisalpina Romana), pp.65-70, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1564,111 +1698,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storie di altre pianure. Riflessioni sugli antichi assetti agrari del Tavoliere centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuela Battaglia; Lorenzo Zamboni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correlazioni. Amici e allievi per Stefano Maggi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Milano University Press, pp.145-154, 2025, Cisalpine Studies, 979-12-5510-313-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54103/cisalpinestudies.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1678,114 +1812,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra il Tavoliere e il Mare: paesaggi d'acqua della Daunia Antica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaeology and Prehistory. Università degli studi di Salerno; Aix Marseille université, 2025. Italian. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025AIXM0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05300911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1853,51 +1987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6658759B"/>
+    <w:nsid w:val="85E089D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2084,51 +2218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-radaelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3370-7862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029804v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Limongiello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Musmeci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Radaelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chiumiento" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Filippo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17060984" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Rossi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugione Eliana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Maggi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Peverelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pellegrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201909101004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Guzzon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36153/amnis.08" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1zcm1x8.39" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/cisalpinestudies.254" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05300911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025AIXM0114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lorenzo-radaelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3370-7862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05596572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1639n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q06" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023743v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Limongiello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Musmeci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Radaelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chiumiento" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Filippo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17060984" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugione Eliana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Maggi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Peverelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pellegrini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201909101004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Guzzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36153/amnis.08" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1zcm1x8.39" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/cisalpinestudies.254" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05300911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025AIXM0114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>