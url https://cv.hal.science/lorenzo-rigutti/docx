--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -485,299 +485,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photonic Atom Probe Study of Thermal Effects at the Nanosecond and Nanometer scale</w:t>
+                <w:t xml:space="preserve">Order and disorder at the atomic scale: Microscopy applied to semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subodh K. Gautam</w:t>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+                <w:t xml:space="preserve">Tom Verstijnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Paul Koenraad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lefebvre</w:t>
+                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (2), pp.025006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c01289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.97.025006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236253v1</w:t>
+                <w:t xml:space="preserve">hal-05177533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order and disorder at the atomic scale: Microscopy applied to semiconductors</w:t>
+                <w:t xml:space="preserve">A Photonic Atom Probe Study of Thermal Effects at the Nanosecond and Nanometer scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Subodh K. Gautam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Verstijnen</w:t>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Koenraad</w:t>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
+                <w:t xml:space="preserve">Denis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 97 (2), pp.025006. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.97.025006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c01289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177533v1</w:t>
+                <w:t xml:space="preserve">hal-05236253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative multi-spectroscopic and microscopic analyses for investigation of UV-C QDs bimodal emission</w:t>
               </w:r>
@@ -891,1142 +891,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bhorade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bacchi</w:t>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.074603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695353v1</w:t>
+                <w:t xml:space="preserve">hal-04695247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Weikum</w:t>
+                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (7), pp.074603. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (7), pp.2937-2947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695247v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Extended Defects on AlGaN Quantum Dots for Electron-Pumped Ultraviolet Emitters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-dependent Abundances of Hydride Molecular Ions in Atom Probe Tomography of III-N Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Cañas</w:t>
+                <w:t xml:space="preserve">Luis Gonzalez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nevine Rochat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Grenier</w:t>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jannaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zineb Saghi</w:t>
+                <w:t xml:space="preserve">Maria Vrellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (18), pp.11886-11897. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 293 (3), pp.153-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c01376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556808v1</w:t>
+                <w:t xml:space="preserve">hal-04736491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-dependent Abundances of Hydride Molecular Ions in Atom Probe Tomography of III-N Semiconductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Extended Defects on AlGaN Quantum Dots for Electron-Pumped Ultraviolet Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Gonzalez Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+                <w:t xml:space="preserve">Jesus Cañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">Nevine Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vrellou</w:t>
+                <w:t xml:space="preserve">Audrey Jannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Saghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 293 (3), pp.153-159. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (18), pp.11886-11897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmi.13233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c01376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736491v1</w:t>
+                <w:t xml:space="preserve">hal-04556808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Photonic Atom Probe as a Tool for the Analysis of the Effect of Defects on the Luminescence of Nitride Quantum Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atom probe tomography of hyper-doped Ge layers synthesized by Sb in-diffusion by pulsed laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Névine Rochat</w:t>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Dalapati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozac051⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (11), pp.107641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938973v1</w:t>
+                <w:t xml:space="preserve">hal-04125505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography of hyper-doped Ge layers synthesized by Sb in-diffusion by pulsed laser melting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Photonic Atom Probe as a Tool for the Analysis of the Effect of Defects on the Luminescence of Nitride Quantum Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Carraro</w:t>
+                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Névine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164 (11), pp.107641. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozac051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125505v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alloy distribution and compositional metrology of epitaxial ScAlN by atom probe tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Synthesis of relaxed Ge0.9Sn0.1/Ge by nanosecond pulsed laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sgarbossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0167855⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 612, pp.155817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351608v1</w:t>
+                <w:t xml:space="preserve">hal-03885778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of relaxed Ge0.9Sn0.1/Ge by nanosecond pulsed laser melting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Alloy distribution and compositional metrology of epitaxial ScAlN by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Sgarbossa</w:t>
+                <w:t xml:space="preserve">Hélène Rotella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Ranieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 612, pp.155817. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.162102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0167855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885778v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dynamic morphological modifications of atom probe specimens on the intensity of their photoluminescence spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2103,103 +2103,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Dynamics of Field Evaporation in Silicon Carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariaconcetta Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (11), pp.5467-5478. </w:t>
@@ -2231,1056 +2231,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-resolved photoluminescence study of an atom probe tip containing a ZnO-(Mg,Zn)O heterostructure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Correlative atom probe tomography and optical spectroscopy: An original gateway to materials science and nanoscale physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Oxide-based Materials and Devices XIII; 120020I, 12002, pp.44. </w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (7), pp.727-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2614670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/s43577-022-00367-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933757v1</w:t>
+                <w:t xml:space="preserve">hal-03933749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative atom probe tomography and optical spectroscopy: An original gateway to materials science and nanoscale physics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Polarization-resolved photoluminescence study of an atom probe tip containing a ZnO-(Mg,Zn)O heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (7), pp.727-735. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Oxide-based Materials and Devices XIII; 120020I, 12002, pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43577-022-00367-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2614670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933749v1</w:t>
+                <w:t xml:space="preserve">hal-03933757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vacancy release upon heating of an ultrafine grain Al-Zr alloy: In-situ observations and theoretical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Yu. Gutkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 862, pp.158455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448318v1</w:t>
+                <w:t xml:space="preserve">hal-03260629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of the ε-Ga 2 O 3 :Sn Evaporation During Laser-Assisted Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Karg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Eickhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (4), pp.687-695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927621000544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (31), pp.17078-17087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03138523v1</w:t>
+                <w:t xml:space="preserve">hal-03448318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility limit of Ge dopants in AlGaN: A chemical and microstructural investigation down to the nanoscale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">P. Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grenier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c19174⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123453v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacancy release upon heating of an ultrafine grain Al-Zr alloy: In-situ observations and theoretical modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158455⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260629v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Solubility limit of Ge dopants in AlGaN: A chemical and microstructural investigation down to the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Vella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Vincent Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.4165-4173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c19174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360365v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Mg on strengthening mechanisms in ultrafine-grained Al–Mg–Zr alloy</w:t>
               </w:r>
@@ -3305,51 +3305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.A. Latynina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y. Murashkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3394,753 +3394,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.083704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024946v1</w:t>
+                <w:t xml:space="preserve">hal-02902892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-microscopy nanoscale characterization of the doping profile in a hybrid Mg/Ge-doped tunnel junction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Di Russo</w:t>
+                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mavel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab996c⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024837v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Multi-microscopy nanoscale characterization of the doping profile in a hybrid Mg/Ge-doped tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Rivalta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">V Fan Arcara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (46), pp.465706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab996c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120561v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN Quantum Dots Studied by Correlative Microscopy Techniques for Enhanced Light-Emitting Diodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nevine Rochat</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (52), pp.10977-10988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02969122v1</w:t>
+                <w:t xml:space="preserve">hal-03120561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">InGaN Quantum Dots Studied by Correlative Microscopy Techniques for Enhanced Light-Emitting Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P Dalapati</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91, pp.083704. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (10), pp.10133-10143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902892v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain sensitivity and symmetry of 2.65 eV color center in diamond nanoscale needles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,51 +4243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gözde Tütüncüoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Martí-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Escobar Steinvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4338,51 +4338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional accuracy in atom probe tomography analyses performed on III-N light emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4485,77 +4485,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sonde atomique tomographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62, pp.4-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4583,1699 +4583,1699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional accuracy of atom probe tomography measurements in GaN: Impact of experimental parameters and multiple evaporation events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Atom probe tomography of nitride semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gilbert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Bonef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Speck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.75 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928843v1</w:t>
+                <w:t xml:space="preserve">hal-01765932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green electroluminescence from radial m -plane InGaN quantum wells grown on GaN wire sidewalls by metal–organic vapor phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Messanvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (11), pp.4330-4337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical shaping of a nano-scale tip by femtosecond laser assisted field evaporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Compositional accuracy of atom probe tomography measurements in GaN: Impact of experimental parameters and multiple evaporation events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5022031⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187, pp.126--134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928845v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (29), pp.16704--16714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Optical shaping of a nano-scale tip by femtosecond laser assisted field evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Langolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (14), pp.143103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5022031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061771v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short infrared wavelength quantum cascade detectors based on m-plane ZnO/ZnMgO quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borislav Hinkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pirotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113 (251104), pp.251104-1 - 251104-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5058120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography of nitride semiconductors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Speck</w:t>
+                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tang</w:t>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Oliver</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.12.034⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (7), pp.075409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01765932v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Dependent Measurement of GaAs Composition by Atom Probe Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Carrier Localization in GaN/AlN Quantum Dots As Revealed by Three-Dimensional Multimicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernàndez-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1431927617012582⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (7), pp.4261 - 4269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766042v1</w:t>
+                <w:t xml:space="preserve">hal-01765951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and stability of the SiO 2+ dications produced in tomographic atom probe experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical Contactless Measurement of Electric Field-Induced Tensile Stress in Diamond Nanoscale Needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Douady</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5001113⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (12), pp.7401 - 7409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b03222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345835v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier Localization in GaN/AlN Quantum Dots As Revealed by Three-Dimensional Multimicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+                <w:t xml:space="preserve">Simulation of field-induced molecular dissociation in atom-probe tomography: Identification of a neutral emission channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Moyon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01189⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.061401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765951v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Contactless Measurement of Electric Field-Induced Tensile Stress in Diamond Nanoscale Needles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Field-Dependent Measurement of GaAs Composition by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Silaeva</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (12), pp.7401 - 7409. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (06), pp.1067 - 1075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b03222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s1431927617012582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766100v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of field-induced molecular dissociation in atom-probe tomography: Identification of a neutral emission channel</w:t>
+                <w:t xml:space="preserve">Electronic structure and stability of the SiO 2+ dications produced in tomographic atom probe experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Zanuttini</w:t>
+                <w:t xml:space="preserve">D. Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (6), </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (16), pp.164301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.061401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107497v1</w:t>
+                <w:t xml:space="preserve">hal-03345835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the atomic structure of two dimensional and three dimensional defects by aberration corrected Scanning Transmission Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfiia Akhatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6324,1311 +6324,1311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-excitonic emission from Stranski-Krastanov GaN/AlN quantum dots inside a nanoscale tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
+              <w:t xml:space="preserve">, 2017, 111 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4994659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5004417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766135v1</w:t>
+                <w:t xml:space="preserve">hal-01766091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-excitonic emission from Stranski-Krastanov GaN/AlN quantum dots inside a nanoscale tip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 111 (24), </w:t>
+              <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5004417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4994659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766091v1</w:t>
+                <w:t xml:space="preserve">hal-01766135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-scale monitoring of the quantum confined stark effect and emission efficiency droop in multiple GaN/AlN quantum disks in nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical nanoscale study of localised radiative transitions in GaN/AlGaN quantum wells and AlGaN epitaxial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. F. Zagonel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.205410⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (9), pp.095009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/9/095009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332404v1</w:t>
+                <w:t xml:space="preserve">hal-01928848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlative Optical Spectroscopy and Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (1a), pp.A-7-A-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.129.A-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107558v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954240v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical correction of atom probe tomography data of semiconductor alloys combined with optical spectroscopy: The case of Al0.25Ga0.75N</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanometer-scale monitoring of the quantum confined stark effect and emission efficiency droop in multiple GaN/AlN quantum disks in nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. F. Zagonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. G. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Z. Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (10), pp.105704. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (20), pp.205410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.205410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928851v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Moyon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954232v1</w:t>
+                <w:t xml:space="preserve">hal-01954242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
+                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.662-663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954242v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative Optical Spectroscopy and Atom Probe Tomography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 129 (1a), pp.A-7-A-25. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (4), pp.042102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.129.A-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954236v1</w:t>
+                <w:t xml:space="preserve">hal-01954240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical nanoscale study of localised radiative transitions in GaN/AlGaN quantum wells and AlGaN epitaxial layers</w:t>
+                <w:t xml:space="preserve">Statistical correction of atom probe tomography data of semiconductor alloys combined with optical spectroscopy: The case of Al0.25Ga0.75N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (9), pp.095009. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (10), pp.105704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/9/095009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4943612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928848v1</w:t>
+                <w:t xml:space="preserve">hal-01928851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core–shell InGaN/GaN nanowire light emitting diodes analyzed by electron beam induced current microscopy and cathodoluminescence mapping</w:t>
               </w:r>
@@ -7876,632 +7876,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical analysis of transport properties of core–shell wire light emitting diodes probed by electron beam induced current microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Redaelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Bougerol</w:t>
+                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/25/255201⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986743v1</w:t>
+                <w:t xml:space="preserve">hal-01986734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical analysis of transport properties of core–shell wire light emitting diodes probed by electron beam induced current microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mukhtarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valdueza-Felip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (41), pp.24136-24151. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (25), pp.255201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/25/255201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163403v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Photonic Platform Based on InGaN/GaN Nanowire Emitters and Detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nooshin Amirifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tchernycheva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Lavenus</w:t>
+                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl501124s⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (41), pp.24136-24151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986746v1</w:t>
+                <w:t xml:space="preserve">hal-01163403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+                <w:t xml:space="preserve">Integrated Photonic Platform Based on InGaN/GaN Nanowire Emitters and Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Messanvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">P. Lavenus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.3515-3520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl501124s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986734v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling atom probe tomography and photoluminescence spectroscopy: Exploratory results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8698,90 +8698,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing highly localized luminescence in GaN/AlN heterostructures in nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. F. Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Songmuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8884,51 +8884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11, pp.4839. </w:t>
@@ -9100,77 +9100,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of wurtzite/zinc-blende heterostructures in GaN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9362,1411 +9362,1545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the electronic transport in GaN nanowires containing GaN/AlN quantum discs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence polarization properties of single GaN nanowires containing Al(x)Ga(1-x)N/GaN quantum discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Warde</w:t>
+                <w:t xml:space="preserve">F.H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/42/425206⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.045411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.045411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003140v1</w:t>
+                <w:t xml:space="preserve">in2p3-00667995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN/AlN quantum disc single-nanowire photodetectors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Investigation of the electronic transport in GaN nanowires containing GaN/AlN quantum discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F.H. Julien</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Warde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (42), pp.425206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/42/425206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200983652⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00610606v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of energy dispersion in AlxGa1−xNÕGaN nanowire quantum discs with low Al content</w:t>
+                <w:t xml:space="preserve">GaN/AlN quantum disc single-nanowire photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.235308⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (6), pp.1323-1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200983652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00577207v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00610606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet Photodetector Based on GaN/AlN Quantum Disks in a Single nanowire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Origin of energy dispersion in AlxGa1−xNÕGaN nanowire quantum discs with low Al content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.H. Julien</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (8), pp.2939-2943. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.235308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl1010977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.235308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003138v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00577207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence polarization properties of single GaN nanowires containing Al(x)Ga(1-x)N/GaN quantum discs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Ultraviolet Photodetector Based on GaN/AlN Quantum Disks in a Single nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81, pp.045411. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (8), pp.2939-2943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.045411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl1010977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00667995v1</w:t>
+                <w:t xml:space="preserve">hal-01003138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Ge dopants in AlGaN: a chemical and structural investigation down to the nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bougerol</w:t>
+                <w:t xml:space="preserve">A Photonic Atom Probe allowing for super-resolution photoluminescence spectroscopy and contactless optical piezo-spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grenier</w:t>
+                <w:t xml:space="preserve">P. Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 MRS Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995651v1</w:t>
+                <w:t xml:space="preserve">hal-04360246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative Investigations by HAADF-STEM and Atom Probe Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Distribution of Ge dopants in AlGaN: a chemical and structural investigation down to the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Nov 2021, Boston MA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.8364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954243v1</w:t>
+                <w:t xml:space="preserve">hal-03995651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitride nanowire light emitting diodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
+                <w:t xml:space="preserve">Correlative Investigations by HAADF-STEM and Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Dai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Neplokh</w:t>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 17th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.775-776, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.8364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177767v1</w:t>
+                <w:t xml:space="preserve">hal-01954243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization of AlGaN/GaN quantum disc tructures in single nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Jacopin</w:t>
+                <w:t xml:space="preserve">Nitride nanowire light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Messanvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hezhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Neplokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Nitride Semiconductors (ICNS8)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 17th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Budapest, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00724689v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of GaN and GaN/AlN nanowires: the effect of doping and structural defects</w:t>
+                <w:t xml:space="preserve">Optical characterization of AlGaN/GaN quantum disc tructures in single nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Nitride Semiconductors (ICNS8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Jeju, South Korea. pp.2243-2245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200983513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00724689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical properties of GaN and GaN/AlN nanowires: the effect of doping and structural defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Nitride Semiconductors (ICNS8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Jeju, South Korea. pp.2233-2235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssc.200983472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00724691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10776,669 +10910,815 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe-based correlative microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213, Elsevier, pp.89-123, 2020, Advances in Imaging and Electron Physics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aiep.2019.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ optical spectroscopy within an atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213, Elsevier, pp.125-142, 2020, Advances in Imaging and Electron Physics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aiep.2019.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaccuracies in atom probe measurements of semiconductor composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213, Elsevier, pp.55-88, 2020, Advances in Imaging and Electron Physics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aiep.2019.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213, Elsevier, pp.29-53, 2020, Advances in Imaging and Electron Physics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aiep.2019.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.279-317, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00009-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Atom Probe Tomography and Optical Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.353-375, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00011-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomographic atom probe with terahertz pulse generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US20220254601A1. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Metrology of Atom Probe Applied to non-Metallic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11448,100 +11728,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of transformation of defect states in GaN- and SiC-based materials and devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. Università degli studi di Bologna, 2006. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00443587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11551,105 +11831,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la Sonde Atomique Tomographique à la corrélation des propriétés optiques et structurales des nanostructures semiconductrices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Rouen Normandie, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02315212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId371"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11796,51 +12076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coccato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar Gautam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0301054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rouviere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harikumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Verstijnen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Koenraad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.97.025006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Canaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412932002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ca&#241;as" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c01376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzalez Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vrellou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13233" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04125505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107641" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Elias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167855" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaconcetta Canino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08908" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-022-00367-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467531v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eickhoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000544" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123453v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c19174" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skiba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabanais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Gutkin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158455" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Orlova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Latynina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Murashkin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157775" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fan Arcara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab996c" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02106" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355504v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Francaviglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;zde T&#252;t&#252;nc&#252;oglu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mart&#237;-S&#225;nchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Escobar Steinvall" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.023001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099819v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollivet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Hinkov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058120" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Speck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Oliver" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.12.034" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54M39GBS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03222" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332404v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Zagonel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z. Vitiello" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.205410" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.129.A-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252032v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tchernycheva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Neplokh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lavenus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR00623F" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986743v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Redaelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/25/255201" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messanvi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavenus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501124s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114176v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigutti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jacopin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Songmuang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455205" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858023v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koester" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Seok Hwang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Chen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202686n" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003142v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laneuville" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;chou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115417" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771356v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Furtmayr" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638698" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzucco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tence" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103549t" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003140v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warde" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/42/425206" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNV6DQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610606v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200983652" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7PTWXV5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577207v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235308" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003138v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl1010977" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667995v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045411" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995651v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177767v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Dai" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Messanvi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi Zhang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724689v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983513" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724691v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983472" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ5SN65L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355324v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355321v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.006" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355322v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.004" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355333v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954233v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00011-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533361v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443587v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02315212v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coccato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar Gautam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0301054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rouviere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harikumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Verstijnen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Koenraad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.97.025006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Canaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412932002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzalez Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vrellou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ca&#241;as" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c01376" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04125505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107641" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Elias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167855" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaconcetta Canino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08908" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-022-00367-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614670" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skiba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabanais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Gutkin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158455" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467531v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eickhoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000544" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c19174" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Orlova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Latynina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Murashkin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157775" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fan Arcara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab996c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02106" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355504v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Francaviglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;zde T&#252;t&#252;nc&#252;oglu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mart&#237;-S&#225;nchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Escobar Steinvall" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.023001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765932v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Speck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Oliver" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.12.034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54M39GBS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099819v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Hinkov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058120" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766100v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03222" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.129.A-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332404v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Zagonel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z. Vitiello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.205410" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252032v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tchernycheva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Neplokh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lavenus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR00623F" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986743v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Redaelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/25/255201" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messanvi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavenus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501124s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114176v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigutti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jacopin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Songmuang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455205" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858023v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koester" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Seok Hwang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Chen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202686n" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003142v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laneuville" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;chou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115417" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771356v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Furtmayr" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638698" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzucco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tence" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103549t" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667995v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045411" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003140v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warde" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/42/425206" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNV6DQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610606v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200983652" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7PTWXV5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577207v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235308" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003138v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl1010977" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995651v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177767v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Dai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Messanvi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi Zhang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724689v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983513" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724691v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983472" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ5SN65L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355324v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355321v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355333v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954233v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00011-5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360317v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hideur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnoldi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533361v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443587v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02315212v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>