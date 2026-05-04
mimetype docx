--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -891,295 +891,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Weikum</w:t>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (7), pp.2937-2947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695247v1</w:t>
+                <w:t xml:space="preserve">hal-04695353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ndiaye</w:t>
+                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bhorade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bacchi</w:t>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (7), pp.2937-2947. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.074603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695353v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-dependent Abundances of Hydride Molecular Ions in Atom Probe Tomography of III-N Semiconductors</w:t>
               </w:r>
@@ -1427,295 +1427,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography of hyper-doped Ge layers synthesized by Sb in-diffusion by pulsed laser melting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Photonic Atom Probe as a Tool for the Analysis of the Effect of Defects on the Luminescence of Nitride Quantum Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Névine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vurpillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107641⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozac051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125505v1</w:t>
+                <w:t xml:space="preserve">hal-03938973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Photonic Atom Probe as a Tool for the Analysis of the Effect of Defects on the Luminescence of Nitride Quantum Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atom probe tomography of hyper-doped Ge layers synthesized by Sb in-diffusion by pulsed laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Névine Rochat</w:t>
+                <w:t xml:space="preserve">Chiara Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Dalapati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (11), pp.107641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozac051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938973v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of relaxed Ge0.9Sn0.1/Ge by nanosecond pulsed laser melting</w:t>
               </w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sgarbossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1969,64 +1969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dynamic morphological modifications of atom probe specimens on the intensity of their photoluminescence spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,90 +2116,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Dynamics of Field Evaporation in Silicon Carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariaconcetta Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (11), pp.5467-5478. </w:t>
@@ -2328,64 +2328,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-resolved photoluminescence study of an atom probe tip containing a ZnO-(Mg,Zn)O heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2456,563 +2456,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacancy release upon heating of an ultrafine grain Al-Zr alloy: In-situ observations and theoretical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (31), pp.17078-17087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260629v1</w:t>
+                <w:t xml:space="preserve">hal-03448318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of the ε-Ga 2 O 3 :Sn Evaporation During Laser-Assisted Atom Probe Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Chabanais</w:t>
+                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621000544⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467531v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">Behavior of the ε-Ga 2 O 3 :Sn Evaporation During Laser-Assisted Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Karg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Eickhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.687-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621000544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448318v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vacancy release upon heating of an ultrafine grain Al-Zr alloy: In-situ observations and theoretical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dalapati</w:t>
+                <w:t xml:space="preserve">F. Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beainy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">M.Yu. Gutkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 862, pp.158455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138523v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
               </w:r>
@@ -3024,77 +3024,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
@@ -3305,51 +3305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.A. Latynina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y. Murashkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3439,51 +3439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3547,51 +3547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3720,51 +3720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Fan Arcara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (46), pp.465706. </w:t>
@@ -3854,51 +3854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rivalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (52), pp.10977-10988. </w:t>
@@ -3936,77 +3936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InGaN Quantum Dots Studied by Correlative Microscopy Techniques for Enhanced Light-Emitting Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4198,412 +4198,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation scheme of indium in AlGaInAs nanowire shells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sonde atomique tomographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.023001⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.4-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201962004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355504v1</w:t>
+                <w:t xml:space="preserve">hal-03260708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional accuracy in atom probe tomography analyses performed on III-N light emitting diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segregation scheme of indium in AlGaInAs nanowire shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Francaviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gözde Tütüncüoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Martí-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Sakharov</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Escobar Steinvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5113799⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.023001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.023001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298940v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sonde atomique tomographique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compositional accuracy in atom probe tomography analyses performed on III-N light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62, pp.4-10. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (12), pp.124307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201962004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5113799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260708v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography of nitride semiconductors</w:t>
               </w:r>
@@ -4917,51 +4917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 187, pp.126--134. </w:t>
@@ -5842,51 +5842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5976,51 +5976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6110,51 +6110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6205,51 +6205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the atomic structure of two dimensional and three dimensional defects by aberration corrected Scanning Transmission Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfiia Akhatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6382,51 +6382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (24), </w:t>
@@ -6624,51 +6624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6804,295 +6804,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanometer-scale monitoring of the quantum confined stark effect and emission efficiency droop in multiple GaN/AlN quantum disks in nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. F. Zagonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. G. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Z. Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (20), pp.205410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.205410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954232v1</w:t>
+                <w:t xml:space="preserve">hal-01332404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-scale monitoring of the quantum confined stark effect and emission efficiency droop in multiple GaN/AlN quantum disks in nanowires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (20), pp.205410. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.205410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332404v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
               </w:r>
@@ -7104,51 +7104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7251,51 +7251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7340,295 +7340,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical correction of atom probe tomography data of semiconductor alloys combined with optical spectroscopy: The case of Al0.25Ga0.75N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108 (4), pp.042102. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (10), pp.105704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4943612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954240v1</w:t>
+                <w:t xml:space="preserve">hal-01928851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical correction of atom probe tomography data of semiconductor alloys combined with optical spectroscopy: The case of Al0.25Ga0.75N</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Giraud</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (10), pp.105704. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (4), pp.042102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928851v1</w:t>
+                <w:t xml:space="preserve">hal-01954240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core–shell InGaN/GaN nanowire light emitting diodes analyzed by electron beam induced current microscopy and cathodoluminescence mapping</w:t>
               </w:r>
@@ -7934,51 +7934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
@@ -8323,51 +8323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Messanvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lavenus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8444,51 +8444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8698,90 +8698,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing highly localized luminescence in GaN/AlN heterostructures in nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. F. Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Songmuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8826,429 +8826,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-Plane Core-Shell InGaN/GaN Multiple-Quantum-Wells on GaN Wires for Electroluminescent Devices</w:t>
+                <w:t xml:space="preserve">Double strain state in a single GaN/AlN nanowire: Probing the core-shell effect by ultraviolet resonant Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Koester</w:t>
+                <w:t xml:space="preserve">V. Laneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun-Seok Hwang</w:t>
+                <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Salomon</w:t>
+                <w:t xml:space="preserve">Renaud Péchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. J. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">Philippe Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl202686n⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (11), pp.115417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.115417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858023v1</w:t>
+                <w:t xml:space="preserve">hal-01003142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double strain state in a single GaN/AlN nanowire: Probing the core-shell effect by ultraviolet resonant Raman scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Laneuville</w:t>
+                <w:t xml:space="preserve">Optical properties of wurtzite/zinc-blende heterostructures in GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demangeot</w:t>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Péchou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Ponchet</w:t>
+                <w:t xml:space="preserve">F. Furtmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.115417⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110, pp.064313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3638698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003142v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of wurtzite/zinc-blende heterostructures in GaN nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">M-Plane Core-Shell InGaN/GaN Multiple-Quantum-Wells on GaN Wires for Electroluminescent Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Seok Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">Damien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Furtmayr</w:t>
+                <w:t xml:space="preserve">X. J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110, pp.064313. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.4839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3638698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl202686n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771356v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometer Scale Spectral Imaging of Quantum Emitters in nanowires and Its Correlation to Their Atomically Resolved Structure</w:t>
               </w:r>
@@ -9407,51 +9407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9515,51 +9515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the electronic transport in GaN nanowires containing GaN/AlN quantum discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9687,51 +9687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9788,295 +9788,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00610606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of energy dispersion in AlxGa1−xNÕGaN nanowire quantum discs with low Al content</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Ultraviolet Photodetector Based on GaN/AlN Quantum Disks in a Single nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.235308⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (8), pp.2939-2943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl1010977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00577207v1</w:t>
+                <w:t xml:space="preserve">hal-01003138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet Photodetector Based on GaN/AlN Quantum Disks in a Single nanowire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Origin of energy dispersion in AlxGa1−xNÕGaN nanowire quantum discs with low Al content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.H. Julien</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (8), pp.2939-2943. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.235308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl1010977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.235308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003138v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00577207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10120,51 +10120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10353,51 +10353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative Investigations by HAADF-STEM and Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10625,90 +10625,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization of AlGaN/GaN quantum disc tructures in single nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Nitride Semiconductors (ICNS8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Jeju, South Korea. pp.2243-2245, </w:t>
@@ -10759,90 +10759,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of GaN and GaN/AlN nanowires: the effect of doping and structural defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Nitride Semiconductors (ICNS8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Jeju, South Korea. pp.2233-2235, </w:t>
@@ -11262,51 +11262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11635,51 +11635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Metrology of Atom Probe Applied to non-Metallic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12076,51 +12076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coccato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar Gautam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0301054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rouviere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harikumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Verstijnen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Koenraad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.97.025006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Canaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412932002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzalez Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vrellou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ca&#241;as" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c01376" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04125505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107641" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Elias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167855" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaconcetta Canino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08908" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-022-00367-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614670" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skiba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabanais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Gutkin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158455" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467531v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eickhoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000544" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c19174" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Orlova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Latynina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Murashkin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157775" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fan Arcara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab996c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02106" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355504v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Francaviglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;zde T&#252;t&#252;nc&#252;oglu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mart&#237;-S&#225;nchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Escobar Steinvall" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.023001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765932v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Speck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Oliver" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.12.034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54M39GBS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099819v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Hinkov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058120" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766100v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03222" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.129.A-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332404v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Zagonel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z. Vitiello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.205410" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252032v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tchernycheva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Neplokh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lavenus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR00623F" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986743v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Redaelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/25/255201" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messanvi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavenus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501124s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114176v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigutti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jacopin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Songmuang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455205" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858023v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koester" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Seok Hwang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Chen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202686n" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003142v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laneuville" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;chou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115417" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771356v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Furtmayr" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638698" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzucco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tence" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103549t" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667995v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045411" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003140v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warde" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/42/425206" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNV6DQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610606v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200983652" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7PTWXV5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577207v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235308" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003138v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl1010977" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995651v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177767v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Dai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Messanvi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi Zhang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724689v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983513" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724691v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983472" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ5SN65L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355324v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355321v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355333v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954233v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00011-5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360317v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hideur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnoldi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533361v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443587v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02315212v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coccato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar Gautam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0301054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rouviere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harikumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Verstijnen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Koenraad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.97.025006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Canaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412932002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzalez Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vrellou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ca&#241;as" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c01376" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04125505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107641" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Elias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167855" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaconcetta Canino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08908" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-022-00367-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614670" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eickhoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000544" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skiba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabanais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Gutkin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158455" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c19174" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Orlova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Latynina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Murashkin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157775" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fan Arcara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab996c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02106" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Francaviglia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;zde T&#252;t&#252;nc&#252;oglu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mart&#237;-S&#225;nchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Escobar Steinvall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.023001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765932v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Speck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Oliver" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.12.034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54M39GBS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099819v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Hinkov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058120" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766100v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03222" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.129.A-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332404v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Zagonel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z. Vitiello" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.205410" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252032v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tchernycheva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Neplokh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lavenus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR00623F" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986743v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Redaelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/25/255201" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messanvi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavenus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501124s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114176v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigutti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jacopin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Songmuang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455205" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003142v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laneuville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;chou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115417" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Furtmayr" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638698" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koester" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Seok Hwang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Chen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202686n" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzucco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tence" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103549t" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667995v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045411" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003140v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warde" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/42/425206" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNV6DQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610606v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200983652" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7PTWXV5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003138v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl1010977" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577207v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235308" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995651v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177767v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Dai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Messanvi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi Zhang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724689v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983513" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724691v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983472" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ5SN65L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355324v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355321v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355333v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954233v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00011-5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360317v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hideur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnoldi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533361v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443587v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02315212v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>