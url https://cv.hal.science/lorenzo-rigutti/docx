--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -485,299 +485,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order and disorder at the atomic scale: Microscopy applied to semiconductors</w:t>
+                <w:t xml:space="preserve">A Photonic Atom Probe Study of Thermal Effects at the Nanosecond and Nanometer scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Subodh K. Gautam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Verstijnen</w:t>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Koenraad</w:t>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
+                <w:t xml:space="preserve">Denis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 97 (2), pp.025006. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.97.025006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c01289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177533v1</w:t>
+                <w:t xml:space="preserve">hal-05236253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photonic Atom Probe Study of Thermal Effects at the Nanosecond and Nanometer scale</w:t>
+                <w:t xml:space="preserve">Order and disorder at the atomic scale: Microscopy applied to semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subodh K. Gautam</w:t>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+                <w:t xml:space="preserve">Tom Verstijnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Paul Koenraad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lefebvre</w:t>
+                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (2), pp.025006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c01289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.97.025006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236253v1</w:t>
+                <w:t xml:space="preserve">hal-05177533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative multi-spectroscopic and microscopic analyses for investigation of UV-C QDs bimodal emission</w:t>
               </w:r>
@@ -891,913 +891,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bhorade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bacchi</w:t>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.074603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695353v1</w:t>
+                <w:t xml:space="preserve">hal-04695247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Weikum</w:t>
+                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (7), pp.074603. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (7), pp.2937-2947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695247v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-dependent Abundances of Hydride Molecular Ions in Atom Probe Tomography of III-N Semiconductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Extended Defects on AlGaN Quantum Dots for Electron-Pumped Ultraviolet Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Gonzalez Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+                <w:t xml:space="preserve">Jesus Cañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">Nevine Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vrellou</w:t>
+                <w:t xml:space="preserve">Audrey Jannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Saghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 293 (3), pp.153-159. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (18), pp.11886-11897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmi.13233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c01376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736491v1</w:t>
+                <w:t xml:space="preserve">hal-04556808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Extended Defects on AlGaN Quantum Dots for Electron-Pumped Ultraviolet Emitters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-dependent Abundances of Hydride Molecular Ions in Atom Probe Tomography of III-N Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Cañas</w:t>
+                <w:t xml:space="preserve">Luis Gonzalez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nevine Rochat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Grenier</w:t>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jannaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zineb Saghi</w:t>
+                <w:t xml:space="preserve">Maria Vrellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (18), pp.11886-11897. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 293 (3), pp.153-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c01376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556808v1</w:t>
+                <w:t xml:space="preserve">hal-04736491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Photonic Atom Probe as a Tool for the Analysis of the Effect of Defects on the Luminescence of Nitride Quantum Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atom probe tomography of hyper-doped Ge layers synthesized by Sb in-diffusion by pulsed laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Névine Rochat</w:t>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Dalapati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozac051⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (11), pp.107641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938973v1</w:t>
+                <w:t xml:space="preserve">hal-04125505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography of hyper-doped Ge layers synthesized by Sb in-diffusion by pulsed laser melting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Photonic Atom Probe as a Tool for the Analysis of the Effect of Defects on the Luminescence of Nitride Quantum Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Carraro</w:t>
+                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Névine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164 (11), pp.107641. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozac051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125505v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of relaxed Ge0.9Sn0.1/Ge by nanosecond pulsed laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sgarbossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 612, pp.155817. </w:t>
@@ -1835,51 +1835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloy distribution and compositional metrology of epitaxial ScAlN by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1969,64 +1969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dynamic morphological modifications of atom probe specimens on the intensity of their photoluminescence spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2103,103 +2103,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Dynamics of Field Evaporation in Silicon Carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariaconcetta Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (11), pp.5467-5478. </w:t>
@@ -2231,922 +2231,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative atom probe tomography and optical spectroscopy: An original gateway to materials science and nanoscale physics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Polarization-resolved photoluminescence study of an atom probe tip containing a ZnO-(Mg,Zn)O heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (7), pp.727-735. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Oxide-based Materials and Devices XIII; 120020I, 12002, pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43577-022-00367-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2614670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933749v1</w:t>
+                <w:t xml:space="preserve">hal-03933757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-resolved photoluminescence study of an atom probe tip containing a ZnO-(Mg,Zn)O heterostructure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Correlative atom probe tomography and optical spectroscopy: An original gateway to materials science and nanoscale physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Oxide-based Materials and Devices XIII; 120020I, 12002, pp.44. </w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (7), pp.727-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2614670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/s43577-022-00367-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933757v1</w:t>
+                <w:t xml:space="preserve">hal-03933749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Behavior of the ε-Ga 2 O 3 :Sn Evaporation During Laser-Assisted Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Karg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Eickhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.687-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621000544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448318v1</w:t>
+                <w:t xml:space="preserve">hal-03467531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (31), pp.17078-17087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03138523v1</w:t>
+                <w:t xml:space="preserve">hal-03448318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of the ε-Ga 2 O 3 :Sn Evaporation During Laser-Assisted Atom Probe Tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (4), pp.687-695. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927621000544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467531v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacancy release upon heating of an ultrafine grain Al-Zr alloy: In-situ observations and theoretical modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.V. Skiba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158455⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260629v1</w:t>
+                <w:t xml:space="preserve">hal-04360365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Vacancy release upon heating of an ultrafine grain Al-Zr alloy: In-situ observations and theoretical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Vella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">M.Yu. Gutkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 862, pp.158455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360365v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility limit of Ge dopants in AlGaN: A chemical and microstructural investigation down to the nanoscale</w:t>
               </w:r>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,51 +3305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.A. Latynina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y. Murashkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3394,753 +3394,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-microscopy nanoscale characterization of the doping profile in a hybrid Mg/Ge-doped tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Normand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Bacchi</w:t>
+                <w:t xml:space="preserve">E. Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Dalapati</w:t>
+                <w:t xml:space="preserve">A. Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Fan Arcara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (46), pp.465706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab996c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902892v1</w:t>
+                <w:t xml:space="preserve">hal-03024837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (52), pp.10977-10988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03024946v1</w:t>
+                <w:t xml:space="preserve">hal-03120561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-microscopy nanoscale characterization of the doping profile in a hybrid Mg/Ge-doped tunnel junction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">InGaN Quantum Dots Studied by Correlative Microscopy Techniques for Enhanced Light-Emitting Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Dimkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab996c⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (10), pp.10133-10143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024837v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120561v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN Quantum Dots Studied by Correlative Microscopy Techniques for Enhanced Light-Emitting Diodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nevine Rochat</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (10), pp.10133-10143. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.083704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969122v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain sensitivity and symmetry of 2.65 eV color center in diamond nanoscale needles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4198,1829 +4198,1829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sonde atomique tomographique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Segregation scheme of indium in AlGaInAs nanowire shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Francaviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gözde Tütüncüoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Martí-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Escobar Steinvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201962004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.023001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.023001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260708v1</w:t>
+                <w:t xml:space="preserve">hal-04355504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation scheme of indium in AlGaInAs nanowire shells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Compositional accuracy in atom probe tomography analyses performed on III-N light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Escobar Steinvall</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.023001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (12), pp.124307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5113799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355504v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional accuracy in atom probe tomography analyses performed on III-N light emitting diodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sonde atomique tomographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (12), pp.124307. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.4-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5113799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201962004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298940v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography of nitride semiconductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green electroluminescence from radial m -plane InGaN quantum wells grown on GaN wire sidewalls by metal–organic vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bonef</w:t>
+                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Speck</w:t>
+                <w:t xml:space="preserve">Nan Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tang</w:t>
+                <w:t xml:space="preserve">Martin Vallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Oliver</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Messanvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.12.034⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (11), pp.4330-4337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765932v1</w:t>
+                <w:t xml:space="preserve">hal-01986657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green electroluminescence from radial m -plane InGaN quantum wells grown on GaN wire sidewalls by metal–organic vapor phase epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compositional accuracy of atom probe tomography measurements in GaN: Impact of experimental parameters and multiple evaporation events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+                <w:t xml:space="preserve">M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00520⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187, pp.126--134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986657v1</w:t>
+                <w:t xml:space="preserve">hal-01928843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional accuracy of atom probe tomography measurements in GaN: Impact of experimental parameters and multiple evaporation events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (29), pp.16704--16714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928843v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optical shaping of a nano-scale tip by femtosecond laser assisted field evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Langolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Moyon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Giraud</w:t>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (14), pp.143103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5022031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928844v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical shaping of a nano-scale tip by femtosecond laser assisted field evaporation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5022031⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (7), pp.075409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928845v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short infrared wavelength quantum cascade detectors based on m-plane ZnO/ZnMgO quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borislav Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Jollivet</w:t>
+                <w:t xml:space="preserve">Stefano Pirotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borislav Hinkov</w:t>
+                <w:t xml:space="preserve">H. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113 (251104), pp.251104-1 - 251104-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5058120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+                <w:t xml:space="preserve">Atom probe tomography of nitride semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Speck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deodatta Shinde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">F. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Silaeva</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.A. Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.75 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.12.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02061771v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier Localization in GaN/AlN Quantum Dots As Revealed by Three-Dimensional Multimicroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of field-induced molecular dissociation in atom-probe tomography: Identification of a neutral emission channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Moyon</w:t>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hernàndez-Maldonado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (7), pp.4261 - 4269. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.061401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765951v1</w:t>
+                <w:t xml:space="preserve">hal-02107497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Contactless Measurement of Electric Field-Induced Tensile Stress in Diamond Nanoscale Needles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Carrier Localization in GaN/AlN Quantum Dots As Revealed by Three-Dimensional Multimicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernàndez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (12), pp.7401 - 7409. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b03222⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (7), pp.4261 - 4269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766100v1</w:t>
+                <w:t xml:space="preserve">hal-01765951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of field-induced molecular dissociation in atom-probe tomography: Identification of a neutral emission channel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical Contactless Measurement of Electric Field-Induced Tensile Stress in Diamond Nanoscale Needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Douady</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (6), </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (12), pp.7401 - 7409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.061401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b03222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107497v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-Dependent Measurement of GaAs Composition by Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6110,64 +6110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 147 (16), pp.164301. </w:t>
@@ -6205,77 +6205,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the atomic structure of two dimensional and three dimensional defects by aberration corrected Scanning Transmission Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfiia Akhatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6343,90 +6343,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-excitonic emission from Stranski-Krastanov GaN/AlN quantum dots inside a nanoscale tip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (24), </w:t>
@@ -6464,103 +6464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Moyon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
@@ -6592,1043 +6592,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical nanoscale study of localised radiative transitions in GaN/AlGaN quantum wells and AlGaN epitaxial layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanometer-scale monitoring of the quantum confined stark effect and emission efficiency droop in multiple GaN/AlN quantum disks in nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. F. Zagonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. G. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Z. Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/9/095009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (20), pp.205410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.205410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928848v1</w:t>
+                <w:t xml:space="preserve">hal-01332404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative Optical Spectroscopy and Atom Probe Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.129.A-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954236v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-scale monitoring of the quantum confined stark effect and emission efficiency droop in multiple GaN/AlN quantum disks in nanowires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (20), pp.205410. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.205410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332404v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Moyon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.662-663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954232v1</w:t>
+                <w:t xml:space="preserve">hal-02107558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (4), pp.042102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954242v1</w:t>
+                <w:t xml:space="preserve">hal-01954240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical correction of atom probe tomography data of semiconductor alloys combined with optical spectroscopy: The case of Al0.25Ga0.75N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Douady</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (S3), pp.662-663. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (10), pp.105704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4943612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107558v1</w:t>
+                <w:t xml:space="preserve">hal-01928851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical correction of atom probe tomography data of semiconductor alloys combined with optical spectroscopy: The case of Al0.25Ga0.75N</w:t>
+                <w:t xml:space="preserve">Correlative Optical Spectroscopy and Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (10), pp.105704. </w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (1a), pp.A-7-A-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.129.A-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928851v1</w:t>
+                <w:t xml:space="preserve">hal-01954236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical nanoscale study of localised radiative transitions in GaN/AlGaN quantum wells and AlGaN epitaxial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108 (4), pp.042102. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (9), pp.095009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/9/095009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954240v1</w:t>
+                <w:t xml:space="preserve">hal-01928848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core–shell InGaN/GaN nanowire light emitting diodes analyzed by electron beam induced current microscopy and cathodoluminescence mapping</w:t>
               </w:r>
@@ -7876,632 +7876,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and theoretical analysis of transport properties of core–shell wire light emitting diodes probed by electron beam induced current microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">L. Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mukhtarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valdueza-Felip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ajay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (25), pp.255201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/25/255201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986734v1</w:t>
+                <w:t xml:space="preserve">hal-01986743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical analysis of transport properties of core–shell wire light emitting diodes probed by electron beam induced current microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Ajay</w:t>
+                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nooshin Amirifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bougerol</w:t>
+                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (25), pp.255201. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (41), pp.24136-24151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/25/255201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986743v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated Photonic Platform Based on InGaN/GaN Nanowire Emitters and Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Messanvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lavenus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.3515-3520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl501124s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163403v1</w:t>
+                <w:t xml:space="preserve">hal-01986746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Photonic Platform Based on InGaN/GaN Nanowire Emitters and Detectors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Jacopin</w:t>
+                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lavenus</w:t>
+                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (6), pp.3515-3520. </w:t>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl501124s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986746v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling atom probe tomography and photoluminescence spectroscopy: Exploratory results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8698,90 +8698,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing highly localized luminescence in GaN/AlN heterostructures in nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. F. Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Songmuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8826,429 +8826,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double strain state in a single GaN/AlN nanowire: Probing the core-shell effect by ultraviolet resonant Raman scattering</w:t>
+                <w:t xml:space="preserve">M-Plane Core-Shell InGaN/GaN Multiple-Quantum-Wells on GaN Wires for Electroluminescent Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Laneuville</w:t>
+                <w:t xml:space="preserve">R. Koester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demangeot</w:t>
+                <w:t xml:space="preserve">Jun-Seok Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Péchou</w:t>
+                <w:t xml:space="preserve">Damien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Salles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Ponchet</w:t>
+                <w:t xml:space="preserve">X. J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.115417⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.4839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl202686n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003142v1</w:t>
+                <w:t xml:space="preserve">hal-00858023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of wurtzite/zinc-blende heterostructures in GaN nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Double strain state in a single GaN/AlN nanowire: Probing the core-shell effect by ultraviolet resonant Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Furtmayr</w:t>
+                <w:t xml:space="preserve">Renaud Péchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3638698⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (11), pp.115417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.115417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771356v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-Plane Core-Shell InGaN/GaN Multiple-Quantum-Wells on GaN Wires for Electroluminescent Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun-Seok Hwang</w:t>
+                <w:t xml:space="preserve">Optical properties of wurtzite/zinc-blende heterostructures in GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Salomon</w:t>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. J. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">F. Furtmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11, pp.4839. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110, pp.064313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl202686n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3638698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858023v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometer Scale Spectral Imaging of Quantum Emitters in nanowires and Its Correlation to Their Atomically Resolved Structure</w:t>
               </w:r>
@@ -9362,721 +9362,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence polarization properties of single GaN nanowires containing Al(x)Ga(1-x)N/GaN quantum discs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Investigation of the electronic transport in GaN nanowires containing GaN/AlN quantum discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.H. Julien</w:t>
+                <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Warde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.045411⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (42), pp.425206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/42/425206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00667995v1</w:t>
+                <w:t xml:space="preserve">hal-01003140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the electronic transport in GaN nanowires containing GaN/AlN quantum discs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">GaN/AlN quantum disc single-nanowire photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Warde</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/42/425206⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (6), pp.1323-1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200983652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003140v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00610606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN/AlN quantum disc single-nanowire photodetectors</w:t>
+                <w:t xml:space="preserve">Origin of energy dispersion in AlxGa1−xNÕGaN nanowire quantum discs with low Al content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.235308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.235308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200983652⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00610606v1</w:t>
+                <w:t xml:space="preserve">in2p3-00577207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet Photodetector Based on GaN/AlN Quantum Disks in a Single nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (8), pp.2939-2943. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl1010977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of energy dispersion in AlxGa1−xNÕGaN nanowire quantum discs with low Al content</w:t>
+                <w:t xml:space="preserve">Photoluminescence polarization properties of single GaN nanowires containing Al(x)Ga(1-x)N/GaN quantum discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.235308. </w:t>
+              <w:t xml:space="preserve">, 2010, 81, pp.045411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.235308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.045411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00577207v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00667995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10107,90 +10107,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Photonic Atom Probe allowing for super-resolution photoluminescence spectroscopy and contactless optical piezo-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
@@ -10228,77 +10228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Ge dopants in AlGaN: a chemical and structural investigation down to the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10353,77 +10353,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative Investigations by HAADF-STEM and Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10487,51 +10487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride nanowire light emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10625,90 +10625,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization of AlGaN/GaN quantum disc tructures in single nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Nitride Semiconductors (ICNS8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Jeju, South Korea. pp.2243-2245, </w:t>
@@ -10759,90 +10759,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of GaN and GaN/AlN nanowires: the effect of doping and structural defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Nitride Semiconductors (ICNS8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Jeju, South Korea. pp.2233-2235, </w:t>
@@ -11262,51 +11262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11476,64 +11476,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic atom probe with terahertz pulse generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11622,64 +11622,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Metrology of Atom Probe Applied to non-Metallic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12076,51 +12076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coccato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar Gautam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0301054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rouviere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harikumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Verstijnen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Koenraad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.97.025006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Canaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412932002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzalez Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vrellou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ca&#241;as" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c01376" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04125505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107641" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Elias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167855" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaconcetta Canino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08908" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-022-00367-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614670" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eickhoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000544" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skiba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabanais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Gutkin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158455" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c19174" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Orlova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Latynina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Murashkin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157775" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fan Arcara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab996c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02106" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Francaviglia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;zde T&#252;t&#252;nc&#252;oglu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mart&#237;-S&#225;nchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Escobar Steinvall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.023001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765932v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Speck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Oliver" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.12.034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54M39GBS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099819v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Hinkov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058120" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766100v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03222" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.129.A-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332404v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Zagonel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z. Vitiello" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.205410" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252032v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tchernycheva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Neplokh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lavenus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR00623F" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986743v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Redaelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/25/255201" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messanvi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavenus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501124s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114176v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigutti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jacopin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Songmuang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455205" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003142v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laneuville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;chou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115417" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Furtmayr" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638698" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koester" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Seok Hwang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Chen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202686n" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzucco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tence" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103549t" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667995v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045411" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003140v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warde" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/42/425206" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNV6DQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610606v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200983652" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7PTWXV5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003138v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl1010977" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577207v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235308" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995651v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177767v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Dai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Messanvi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi Zhang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724689v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983513" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724691v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983472" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ5SN65L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355324v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355321v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355333v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954233v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00011-5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360317v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hideur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnoldi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533361v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443587v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02315212v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coccato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar Gautam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0301054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rouviere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harikumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Verstijnen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Koenraad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.97.025006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Canaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412932002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ca&#241;as" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c01376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzalez Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vrellou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13233" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04125505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107641" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Elias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167855" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaconcetta Canino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08908" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-022-00367-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eickhoff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000544" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skiba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabanais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Gutkin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158455" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c19174" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Orlova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Latynina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Murashkin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157775" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024837v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fan Arcara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab996c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02106" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355504v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Francaviglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;zde T&#252;t&#252;nc&#252;oglu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mart&#237;-S&#225;nchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Escobar Steinvall" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.023001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099819v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollivet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Hinkov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058120" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Speck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Oliver" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.12.034" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54M39GBS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766100v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03222" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332404v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Zagonel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z. Vitiello" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.205410" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.129.A-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252032v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tchernycheva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Neplokh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lavenus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR00623F" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986743v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Redaelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/25/255201" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messanvi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavenus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501124s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114176v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigutti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jacopin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Songmuang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455205" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858023v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koester" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Seok Hwang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Chen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202686n" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003142v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laneuville" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;chou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115417" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771356v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Furtmayr" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638698" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzucco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tence" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103549t" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003140v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warde" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/42/425206" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNV6DQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610606v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200983652" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7PTWXV5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577207v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235308" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003138v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl1010977" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00667995v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045411" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995651v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177767v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Dai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Messanvi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi Zhang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724689v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983513" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724691v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983472" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ5SN65L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355324v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355321v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355333v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2019.11.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954233v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00011-5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360317v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hideur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnoldi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533361v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443587v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02315212v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>