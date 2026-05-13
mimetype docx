--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -1153,291 +1153,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of a Mathematical Model Simulating the Post-Hepatectomy Hemodynamics Response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiovascular sex-differences: insights via physiology-based modeling and potential for noninvasive sensing via ballistocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Golse</w:t>
+                <w:t xml:space="preserve">Laurel Despins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Joosten</w:t>
+                <w:t xml:space="preserve">David Heise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vibert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mihail Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-022-03098-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2023.1215958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839072v1</w:t>
+                <w:t xml:space="preserve">hal-04230796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular sex-differences: insights via physiology-based modeling and potential for noninvasive sensing via ballistocardiography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity Analysis of a Mathematical Model Simulating the Post-Hepatectomy Hemodynamics Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurel Despins</w:t>
+                <w:t xml:space="preserve">Nicolas Golse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Heise</w:t>
+                <w:t xml:space="preserve">Alexandre Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail Popescu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Vignon-Clementel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2023.1215958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10439-022-03098-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230796v1</w:t>
+                <w:t xml:space="preserve">hal-03839072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A HDG Method for Elliptic Problems with Integral Boundary Condition: Theory and Applications</w:t>
               </w:r>
@@ -1873,51 +1873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurel Despins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
@@ -2446,239 +2446,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of ocular physiology</w:t>
+                <w:t xml:space="preserve">Ocular mathematical virtual simulator: A hemodynamical and biomechanical study towards clinical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Sacco</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Modeling in Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.241-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jcsmd.2018.1165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278863v1</w:t>
+                <w:t xml:space="preserve">hal-02114295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular mathematical virtual simulator: A hemodynamical and biomechanical study towards clinical applications</w:t>
+                <w:t xml:space="preserve">Multiscale modeling of ocular physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal for Modeling in Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.12-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jcsmd.2018.1165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02114295v1</w:t>
+                <w:t xml:space="preserve">hal-02278863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a full model for ocular biomechanics, fluid dynamics, and hemodynamics</w:t>
               </w:r>
@@ -2889,199 +2889,199 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Inference for Microbial Community Models: Physics-Informed Neural Networks for Parameter Estimation in Generalized Lotka-Volterra System</w:t>
+                <w:t xml:space="preserve">Physics-Informed Neural Networks for Parameter Inference in Biological Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Workshop on Modeling, Optimization, and Control in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">4èmes Journées annuelles du GDR MECABIO Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR mecabio santé, Nov 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269905v1</w:t>
+                <w:t xml:space="preserve">hal-05600812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Neural Networks for Generalized Lotka-Volterra models: towards parameter estimation in microbial communities</w:t>
+                <w:t xml:space="preserve">Hybrid Inference for Microbial Community Models: Physics-Informed Neural Networks for Parameter Estimation in Generalized Lotka-Volterra System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI 2025 - 12ème Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
+              <w:t xml:space="preserve">2025 Workshop on Modeling, Optimization, and Control in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269906v1</w:t>
+                <w:t xml:space="preserve">hal-05269905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Grid Application To High-Grade Gliomas: An Innovative System To Define Tumor Location And Invasiveness</w:t>
               </w:r>
@@ -3195,1803 +3195,1872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed neural networks for data-integrated modeling of microbial interactions</w:t>
+                <w:t xml:space="preserve">Physics-Informed Neural Networks for Generalized Lotka-Volterra models: towards parameter estimation in microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSABNS 2025 - 16th Dynamical Systems applied on Biology and Natural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">SMAI 2025 - 12ème Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269904v1</w:t>
+                <w:t xml:space="preserve">hal-05269906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps towards a gut digital twin: mechanistic modelling of host–microbiota interactions to explore symbiotic resilience</w:t>
+                <w:t xml:space="preserve">Physics-informed neural networks for data-integrated modeling of microbial interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2024 - 22rd International Conference on Computational Methods in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">DSABNS 2025 - 16th Dynamical Systems applied on Biology and Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269902v1</w:t>
+                <w:t xml:space="preserve">hal-05269904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new geometric and hemodynamic approach to understand post-operative portal thrombosis development based on in-silico modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First steps towards a gut digital twin: mechanistic modelling of host–microbiota interactions to explore symbiotic resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Golse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHPBA 2024 - 16th World Congress of the International Hepato-Pancreato-Biliary Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMSB 2024 - 22rd International Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pisa, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869969v1</w:t>
+                <w:t xml:space="preserve">hal-05269902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Sensitivity Analysis of a Hemodynamic Digital Twin in Post-Hepatectomy Liver Failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new geometric and hemodynamic approach to understand post-operative portal thrombosis development based on in-silico modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Facque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vignon-Clementel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Golse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UQ 2024 - SIAM Conference on Uncertainty Quantification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHPBA 2024 - 16th World Congress of the International Hepato-Pancreato-Biliary Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cape Town, South Africa. pp.S28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hpb.2024.03.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269899v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific differences in ophthalmic and central retinal artery velocity: A cardiovascular and retinal analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Sensitivity Analysis of a Hemodynamic Digital Twin in Post-Hepatectomy Liver Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARVO 2024 - annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Seattle, United States. pp.1255</w:t>
+              <w:t xml:space="preserve">UQ 2024 - SIAM Conference on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870026v1</w:t>
+                <w:t xml:space="preserve">hal-05269899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Gut Microbiota: Towards a Digital Twin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-specific differences in ophthalmic and central retinal artery velocity: A cardiovascular and retinal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alon Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb Hendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent A Siesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nutrition et Ecosystèmes Microbiens 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ARVO 2024 - annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Seattle, United States. pp.1255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269896v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Gut Microbiota Dynamics: Enhancing Generalized Smoothing Algorithm Efficiency with Data-Driven Neural Networks</w:t>
+                <w:t xml:space="preserve">Modelling the Gut Microbiota: Towards a Digital Twin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SPE NUM sur les approches hybrides IA - Systèmes dynamiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Nutrition et Ecosystèmes Microbiens 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269903v1</w:t>
+                <w:t xml:space="preserve">hal-05269896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Blood Velocity in the Central Retinal Artery and Cardiac Systolic Function: a Theoretical Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding Gut Microbiota Dynamics: Enhancing Generalized Smoothing Algorithm Efficiency with Data-Driven Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARVO, Apr 2023, New Orleans, LA, United States</w:t>
+              <w:t xml:space="preserve">Journée thématique SPE NUM sur les approches hybrides IA - Systèmes dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191612v1</w:t>
+                <w:t xml:space="preserve">hal-05269903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Noninvasive Cardiovascular Monitoring via Ballistocardiography, Physiology-Based Modeling and Evolutionary Algorithm</w:t>
+                <w:t xml:space="preserve">Relationship Between Blood Velocity in the Central Retinal Artery and Cardiac Systolic Function: a Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Mattia Marazzi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alon Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurel Despins</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Lapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Math 2 Product (M2P) Emerging Technologies in Computational Science for Industry, Sustainability and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARVO, Apr 2023, New Orleans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192070v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Contribution of Cardiovascular Compartments to the Ballistocardiogram Signal Using Mathematical Modeling</w:t>
+                <w:t xml:space="preserve">Personalized Noninvasive Cardiovascular Monitoring via Ballistocardiography, Physiology-Based Modeling and Evolutionary Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raul Invernizzi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Mattia Marazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mihail Popescu</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel Despins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Math 2 Product (M2P) Emerging Technologies in Computational Science for Industry, Sustainability and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275292v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Organ Vascular Behavior Through their Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Kowalski</w:t>
+                <w:t xml:space="preserve">Analysis of the Contribution of Cardiovascular Compartments to the Ballistocardiogram Signal Using Mathematical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel A. Despins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Complex Networks and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Atlanta (GA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22489/cinc.2023.406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275318v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of reduced left ventricular contractility on retinal perfusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zaid</w:t>
+                <w:t xml:space="preserve">Understanding Organ Vascular Behavior Through their Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Drasdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Vignon-Clementel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARVO, Apr 2023, New Orleans, LA, United States</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Menton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192055v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ocular Mathematical Virtual Simulator: the sensitivity analysis of a validate multiscale model for hemodynamics and biomechanics in the human eye.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of reduced left ventricular contractility on retinal perfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alon Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Mathematical Modelling of Photoreceptors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luca Alasio; Benoit Perthame, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARVO, Apr 2023, New Orleans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248105v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of a Mathematical Model Simulating the Post-Hepatectomy Hemodynamics Response</w:t>
+                <w:t xml:space="preserve">The Ocular Mathematical Virtual Simulator: the sensitivity analysis of a validate multiscale model for hemodynamics and biomechanics in the human eye.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irene Vignon-Clementel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE 2023 - 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France. pp.270 - 289</w:t>
+              <w:t xml:space="preserve">Workshop Mathematical Modelling of Photoreceptors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luca Alasio; Benoit Perthame, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075698v1</w:t>
+                <w:t xml:space="preserve">hal-04248105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web-based interface for ocular hemodynamics and biomechanics analysis via the Ocular Mathematical Virtual Simulator</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis of a Mathematical Model Simulating the Post-Hepatectomy Hemodynamics Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Vignon-Clementel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARVO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Annual Meeting, United States</w:t>
+              <w:t xml:space="preserve">CMBBE 2023 - 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. pp.270 - 289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901634v1</w:t>
+                <w:t xml:space="preserve">hal-04075698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific virtual simulator of tissue perfusion in the lamina cribrosa.</w:t>
+                <w:t xml:space="preserve">A web-based interface for ocular hemodynamics and biomechanics analysis via the Ocular Mathematical Virtual Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trophime</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chandra Verticchio Vercellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of Association for Research in Vision and Ophthalmology (ARVO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Baltimore, MA, United States</w:t>
+              <w:t xml:space="preserve">ARVO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Annual Meeting, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479209v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patient-specific virtual simulator of tissue perfusion in the lamina cribrosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizia Salerni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of Association for Research in Vision and Ophthalmology (ARVO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Baltimore, MA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The role of HCO3 and NA/K ATPase in the regulation of aqueous humor production: a mathematical model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelio Giancarlo Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Cassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Siesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Association for Research in Vision and Ophthalmology (ARVO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5001,65 +5070,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale computational framework for gut microbiota-host interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Pastremoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5074,73 +5143,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CJC-MA2024 - Congrès des Jeunes Chercheur.e.s en Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconditionally stable operator splitting method for a multiscale application in ophthalmology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5182,51 +5251,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5236,51 +5305,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Assessment of the Role of Three Factors Entangled in the Development of Glaucoma by Means of the Ocular Mathematical Virtual Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5325,337 +5394,455 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alon Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Mathematics and Advanced Applications ENUMATH 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 139 (3), pp.851-860, 2021, Lecture Notes in Computational Science and Engineering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-55874-1_84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale coupled PDE model of host-microbiota interaction: application to colonic mucosal barrier dynamics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524422v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye2Heart : a validated lumped-parameter model bridging cardiovascular and ocular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiscale coupled PDE model of host-microbiota interaction: application to colonic mucosal barrier dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Pastremoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024047v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eye2Heart : a validated lumped-parameter model bridging cardiovascular and ocular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faith Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia H. Huxley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modelling the interplay between the gut microbiota and its host : application to the analysis of diet impact on symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Haghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5696,51 +5883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5750,147 +5937,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hi-POD solution of parametrized fluid dynamics problems: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Baroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Maria Cova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Perotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Veneziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] MOX, Dipartimento di Matematica, Politecnico di Milano. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5900,100 +6087,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling and simulation of ocular blood flows and their interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numerical Analysis [math.NA]. Université de Strasbourg, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019STRAD021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02284233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6003,170 +6190,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D geometrical model and meshing procedures for the human eyeball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sala Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a275c7afe02abd36a1124d0c6746fc45ee61c4f3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6313,51 +6500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Hughes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia H Huxley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2026017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline C Rocks" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Bhatnagar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Verticchio Vercellin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Siesky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina61020343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440736v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paguiel Javan Hossie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saigre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202581104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Hanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Varsos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kowalski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Meiburg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05350568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2025.3630705" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guidoboni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Harris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3791" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Lyons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44007-024-00137-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0756" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joosten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-03098-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Despins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1215958" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073316v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Prada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02109-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ivey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darla Tharp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mueller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmedt.2022.788264" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Manhart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Merino-Aceituno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mattia Marazzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2021105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sacco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chandra Verticchio Vercellin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.566428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moein Enayati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2897952" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Messenio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/camcos.2019.14.65" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2018.1165" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Airoldi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Novielli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05350672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Aldo Arcidiacono" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Falanga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcos Silva Sousa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fahlstr&#246;m" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tomilina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bas.2025.105357" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869969v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Facque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vignon-Clementel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Golse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2024.03.052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269899v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Hendrick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent A Siesky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269896v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269903v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191612v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Lapin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Ahmad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275292v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Invernizzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel A. Despins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2023.406" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kowalski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192055v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075698v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901634v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Salerni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cassani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876163v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pastremoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798865v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55874-1_84" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia H. Huxley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Baroli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maria Cova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Perotto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Veneziani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02284233v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAD021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106849v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Lorenzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a275c7afe02abd36a1124d0c6746fc45ee61c4f3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Hughes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia H Huxley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2026017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline C Rocks" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Bhatnagar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Verticchio Vercellin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Siesky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina61020343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440736v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paguiel Javan Hossie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saigre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202581104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Hanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Varsos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kowalski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Meiburg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05350568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2025.3630705" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guidoboni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Harris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3791" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Lyons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44007-024-00137-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0756" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Despins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heise" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1215958" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joosten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-03098-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073316v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Prada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02109-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ivey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darla Tharp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mueller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmedt.2022.788264" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Manhart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Merino-Aceituno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mattia Marazzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2021105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sacco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chandra Verticchio Vercellin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.566428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moein Enayati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2897952" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Messenio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/camcos.2019.14.65" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2018.1165" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Airoldi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Novielli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05350672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Aldo Arcidiacono" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Falanga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcos Silva Sousa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fahlstr&#246;m" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tomilina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bas.2025.105357" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Facque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vignon-Clementel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Golse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2024.03.052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269899v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Hendrick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent A Siesky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269896v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191612v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Lapin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Ahmad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275292v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Invernizzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel A. Despins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2023.406" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kowalski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192055v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901634v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Salerni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cassani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876163v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pastremoli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798865v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474324v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55874-1_84" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024047v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia H. Huxley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479163v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Baroli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maria Cova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Perotto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Veneziani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02284233v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAD021" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106849v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Lorenzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a275c7afe02abd36a1124d0c6746fc45ee61c4f3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>