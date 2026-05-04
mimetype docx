--- v0 (2026-03-25)
+++ v1 (2026-05-04)
@@ -476,295 +476,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitons in bulk black phosphorus evidenced by photoluminescence at low temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative lifetime of free excitons in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Carré</w:t>
+                <w:t xml:space="preserve">Christophe Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Sponza</w:t>
+                <w:t xml:space="preserve">Fulvio Paleari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lusson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Étienne Gaufrès</w:t>
+                <w:t xml:space="preserve">Eli Janzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/abca81⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (16), pp.L161203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L161203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049496v1</w:t>
+                <w:t xml:space="preserve">hal-03407054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative lifetime of free excitons in hexagonal boron nitride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
+                <w:t xml:space="preserve">Excitons in bulk black phosphorus evidenced by photoluminescence at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Arnold</w:t>
+                <w:t xml:space="preserve">A Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvio Paleari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Sponza</w:t>
+                <w:t xml:space="preserve">I Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Janzen</w:t>
+                <w:t xml:space="preserve">Étienne Gaufrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (16), pp.L161203. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.021001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L161203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/abca81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407054v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Resonant Soft X-ray Reflectivity of Anisotropic Layered Materials</w:t>
               </w:r>
@@ -1269,51 +1269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-resolved dielectric response of free-standing mono-, bi-and tri- layer black phosphorus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Gaufrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2297,429 +2297,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, electronic, and spectral properties of six ZnO bulk polymorphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomalous excitons and screenings unveiling strong electronic correlations in SrTi1−xNbxO3 (0≤x≤0.005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranjal Kumar Gogoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teguh Citra Asmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caozheng Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (7), pp.075126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075126⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92 (3), pp.035119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.035119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243084v1</w:t>
+                <w:t xml:space="preserve">hal-01558404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects in electron spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, electronic, and spectral properties of six ZnO bulk polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Goniakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143 (18), pp.184109. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (7), pp.075126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4934965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264126v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous excitons and screenings unveiling strong electronic correlations in SrTi1−xNbxO3 (0≤x≤0.005)</w:t>
+                <w:t xml:space="preserve">Dynamical effects in electron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pranjal Kumar Gogoi</w:t>
+                <w:t xml:space="preserve">Jianqiang Sky Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teguh Citra Asmara</w:t>
+                <w:t xml:space="preserve">Igor Reshetnyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caozheng Diao</w:t>
+                <w:t xml:space="preserve">Matteo Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (3), pp.035119. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (18), pp.184109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.035119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4934965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558404v1</w:t>
+                <w:t xml:space="preserve">hal-02264126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple satellites in materials with complex plasmon spectra: From graphite to graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua J. Kas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4460,51 +4460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zanfrognini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.131.206902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962777v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sponza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lusson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abca81" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Paleari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L161203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pasquali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Verna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces4010004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bienvenu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.035415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Bensalah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.067401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Acharya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Pashov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Weber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Park" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0254-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gosselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03928" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galvani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125206" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Habenicht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Schuster" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knupfer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd B&#252;chner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.075121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pisanti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Vishina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.041112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115304" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.195435" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Cudazzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Reining" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.066803" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075126" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Sky Zhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Kas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Reshetnyak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Guzzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934965" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranjal Kumar Gogoi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmidt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teguh Citra Asmara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caozheng Diao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.035119" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01011562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Kas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.085425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00931198v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V&#233;niard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.235102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;n&#233;or" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Vu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Serrano Richaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducastelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nannarone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.888179" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s Villalobos Castro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villalobos-Castro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roditchev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411515v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439271v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883527v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04801706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zanfrognini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.131.206902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962777v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Paleari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L161203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sponza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lusson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abca81" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pasquali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Verna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces4010004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bienvenu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.035415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Bensalah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.067401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Acharya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Pashov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Weber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Park" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0254-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gosselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03928" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galvani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125206" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Habenicht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Schuster" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knupfer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd B&#252;chner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.075121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pisanti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Vishina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.041112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115304" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.195435" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Cudazzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Reining" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.066803" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558404v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranjal Kumar Gogoi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmidt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teguh Citra Asmara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caozheng Diao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.035119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Sky Zhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Kas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Reshetnyak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Guzzo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934965" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01011562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Kas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.085425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00931198v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V&#233;niard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.235102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;n&#233;or" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Vu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Serrano Richaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducastelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nannarone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.888179" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s Villalobos Castro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villalobos-Castro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roditchev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411515v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439271v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883527v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04801706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>