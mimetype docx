--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -476,295 +476,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative lifetime of free excitons in hexagonal boron nitride</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excitons in bulk black phosphorus evidenced by photoluminescence at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Arnold</w:t>
+                <w:t xml:space="preserve">E Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvio Paleari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Sponza</w:t>
+                <w:t xml:space="preserve">L Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Janzen</w:t>
+                <w:t xml:space="preserve">A Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Gaufrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L161203⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.021001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/abca81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407054v1</w:t>
+                <w:t xml:space="preserve">hal-03049496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitons in bulk black phosphorus evidenced by photoluminescence at low temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L Sponza</w:t>
+                <w:t xml:space="preserve">Radiative lifetime of free excitons in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lusson</w:t>
+                <w:t xml:space="preserve">Christophe Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Stenger</w:t>
+                <w:t xml:space="preserve">Fulvio Paleari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Gaufrès</w:t>
+                <w:t xml:space="preserve">Eli Janzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (2), pp.021001. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (16), pp.L161203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/abca81⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L161203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049496v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Resonant Soft X-ray Reflectivity of Anisotropic Layered Materials</w:t>
               </w:r>
@@ -995,429 +995,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright Luminescence from Indirect and Strongly Bound Excitons in h-BN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Momentum-resolved dielectric response of free-standing mono-, bi-and tri- layer black phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Gaufrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Schué</w:t>
+                <w:t xml:space="preserve">Vincent Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.067401⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (11), pp.8303-8310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b03928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046487v1</w:t>
+                <w:t xml:space="preserve">hal-02319648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evening out the spin and charge parity to increase Tc in Sr 2RuO 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bright Luminescence from Indirect and Strongly Bound Excitons in h-BN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Schué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sponza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swagata Acharya</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Sponza</w:t>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-019-0254-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.067401-1 - 0674014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.067401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632903v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum-resolved dielectric response of free-standing mono-, bi-and tri- layer black phosphorus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+                <w:t xml:space="preserve">Evening out the spin and charge parity to increase Tc in Sr 2RuO 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swagata Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitar Pashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gosselin</w:t>
+                <w:t xml:space="preserve">Hyowon Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sponza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (11), pp.8303-8310. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b03928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-019-0254-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319648v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect excitons in boron nitride polymorphs: a story of atomic configuration and electronic correlation</w:t>
               </w:r>
@@ -1836,64 +1836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Vishina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitar Pashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (041112(R)), </w:t>
@@ -1957,51 +1957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Schué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2297,429 +2297,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous excitons and screenings unveiling strong electronic correlations in SrTi1−xNbxO3 (0≤x≤0.005)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, electronic, and spectral properties of six ZnO bulk polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Goniakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (3), pp.035119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.035119⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91 (7), pp.075126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558404v1</w:t>
+                <w:t xml:space="preserve">hal-01243084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, electronic, and spectral properties of six ZnO bulk polymorphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical effects in electron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Sky Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Reshetnyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (7), pp.075126. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (18), pp.184109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4934965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243084v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects in electron spectroscopy</w:t>
+                <w:t xml:space="preserve">Anomalous excitons and screenings unveiling strong electronic correlations in SrTi1−xNbxO3 (0≤x≤0.005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianqiang Sky Zhou</w:t>
+                <w:t xml:space="preserve">Pranjal Kumar Gogoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Kas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Sponza</w:t>
+                <w:t xml:space="preserve">Daniel Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Reshetnyak</w:t>
+                <w:t xml:space="preserve">Teguh Citra Asmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Guzzo</w:t>
+                <w:t xml:space="preserve">Caozheng Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143 (18), pp.184109. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (3), pp.035119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4934965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.035119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264126v1</w:t>
+                <w:t xml:space="preserve">hal-01558404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple satellites in materials with complex plasmon spectra: From graphite to graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua J. Kas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4025,51 +4025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Schué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4460,51 +4460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zanfrognini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.131.206902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962777v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Paleari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L161203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sponza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lusson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abca81" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pasquali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Verna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces4010004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bienvenu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.035415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Bensalah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.067401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Acharya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Pashov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Weber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Park" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0254-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gosselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03928" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galvani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125206" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Habenicht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Schuster" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knupfer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd B&#252;chner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.075121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pisanti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Vishina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.041112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115304" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.195435" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Cudazzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Reining" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.066803" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558404v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranjal Kumar Gogoi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmidt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teguh Citra Asmara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caozheng Diao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.035119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Sky Zhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Kas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Reshetnyak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Guzzo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934965" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01011562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Kas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.085425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00931198v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V&#233;niard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.235102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;n&#233;or" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Vu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Serrano Richaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducastelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nannarone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.888179" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s Villalobos Castro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villalobos-Castro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roditchev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411515v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439271v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883527v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04801706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zanfrognini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.131.206902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962777v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sponza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lusson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abca81" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Paleari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L161203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pasquali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Verna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces4010004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bienvenu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.035415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gosselin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03928" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Bensalah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.067401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Acharya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Pashov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Weber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Park" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0254-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galvani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.125206" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Habenicht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Schuster" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knupfer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd B&#252;chner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.075121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pisanti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Vishina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.041112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115304" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.195435" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Cudazzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Reining" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.066803" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075126" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Sky Zhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Kas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Reshetnyak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Guzzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934965" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranjal Kumar Gogoi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmidt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teguh Citra Asmara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caozheng Diao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.035119" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01011562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Kas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.085425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00931198v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V&#233;niard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.235102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;n&#233;or" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Vu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Serrano Richaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducastelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nannarone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.888179" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s Villalobos Castro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villalobos-Castro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roditchev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411515v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439271v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883527v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04801706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>