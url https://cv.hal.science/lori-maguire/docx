--- v0 (2026-04-05)
+++ v1 (2026-05-14)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round table for the 50 th anniversary of the Fall of Saigon, part 2: Vietnam’s American War</w:t>
+                <w:t xml:space="preserve">Round table for the 50 th anniversary of the Fall of Saigon, part I: America’s Vietnam War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Nguyen-Marshall</w:t>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Statler</w:t>
+                <w:t xml:space="preserve">David Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Ferguson</w:t>
+                <w:t xml:space="preserve">Brian Cuddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cesari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelie Basha I Novosejt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold War History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (3), pp.301-346. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.133-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14682745.2025.2507215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14682745.2025.2465101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301735v1</w:t>
+                <w:t xml:space="preserve">hal-05301731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round table for the 50 th anniversary of the Fall of Saigon, part I: America’s Vietnam War</w:t>
+                <w:t xml:space="preserve">Round table for the 50 th anniversary of the Fall of Saigon, part 2: Vietnam’s American War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Asselin</w:t>
+                <w:t xml:space="preserve">Van Nguyen-Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Anderson</w:t>
+                <w:t xml:space="preserve">Kathryn Statler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Cuddy</w:t>
+                <w:t xml:space="preserve">Alex Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Basha I Novosejt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold War History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (2), pp.133-170. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.301-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14682745.2025.2465101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14682745.2025.2507215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301731v1</w:t>
+                <w:t xml:space="preserve">hal-05301735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A Weapon of Mass Disruption”: Joe Biden on Russia</w:t>
               </w:r>
@@ -1002,51 +1002,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomacy in the Era of Digital Communications</w:t>
+                <w:t xml:space="preserve">The Advent of New Media and the Conduct of Public Diplomacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De La Grandville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Heuser</w:t>
@@ -1081,97 +1081,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque States of Criticism / Disciplinary Crossings, Université de Paris 8, Saint-Denis, 19 novembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Saint-Denis, France. pp.159-165</w:t>
+              <w:t xml:space="preserve">Colloque "Etats critiques et transitions disciplinaires", Université Paris 8, Paris, novembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. pp.155-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185312v1</w:t>
+                <w:t xml:space="preserve">hal-03069682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Advent of New Media and the Conduct of Public Diplomacy</w:t>
+                <w:t xml:space="preserve">Diplomacy in the Era of Digital Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De La Grandville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Heuser</w:t>
@@ -1206,73 +1206,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Etats critiques et transitions disciplinaires", Université Paris 8, Paris, novembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France. pp.155-179</w:t>
+              <w:t xml:space="preserve">Colloque States of Criticism / Disciplinary Crossings, Université de Paris 8, Saint-Denis, 19 novembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Saint-Denis, France. pp.159-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069682v1</w:t>
+                <w:t xml:space="preserve">hal-03185312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justification for War: A Comparative Study of How George W. Bush and Tony Blair Presented the Iraq War to Their Respective Citizens</w:t>
               </w:r>
@@ -1724,169 +1724,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinéma et Guerre froide</w:t>
+                <w:t xml:space="preserve">Naming and Narrating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Charles Corlet</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 150, 2014, CinémAction, Monique Martineau, 978-2-84706-554-1</w:t>
+                <w:t xml:space="preserve">Universite Paris 8</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lori Maguire, 978-2-37059-002-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338818v1</w:t>
+                <w:t xml:space="preserve">hal-01338868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naming and Narrating</w:t>
+                <w:t xml:space="preserve">Cinéma et Guerre froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universite Paris 8</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lori Maguire, 978-2-37059-002-2</w:t>
+                <w:t xml:space="preserve">Editions Charles Corlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 150, 2014, CinémAction, Monique Martineau, 978-2-84706-554-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338868v1</w:t>
+                <w:t xml:space="preserve">hal-01338818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma et Guerre froide: L’Imaginaire au pouvoir</w:t>
               </w:r>
@@ -1960,96 +1960,100 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Laughing at the Early Cold War: Communism, the USSR, and the Dark Comedy of Hail Caesar! and The Death of Stalin”</w:t>
+                <w:t xml:space="preserve">Laughing at the Early Cold War: Communism, the USSR, and the Dark Comedy of “Hail Caesar!“ and “The Death of Stalin”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">edited by Tatiana Prorokova-Konrad. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold War II: Hollywood’s Renewed Obsession with Russia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Cold War II : Hollywood's renewed obsession with Russia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Mississippi Press, pp.140-158, 2020, 978-1-4968-3109-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361941v1</w:t>
+                <w:t xml:space="preserve">hal-03209363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viewing Apartheid through a Different Lens: the American Foreign Policy Elite Examine India’s 1950 Protest to the UN over the Treatment of Indians in South Africa</w:t>
               </w:r>
@@ -2111,208 +2115,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03209281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laughing at the Early Cold War: Communism, the USSR, and the Dark Comedy of “Hail Caesar!“ and “The Death of Stalin”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">God's Work' : Explaining the Intervention in Somalia to the American Public (1992-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Maguire</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzann Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold War II : Hollywood's renewed obsession with Russia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Mississippi Press, pp.140-158, 2020, 978-1-4968-3109-5</w:t>
+              <w:t xml:space="preserve">Modern Representations of Sub-Saharan Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209363v1</w:t>
+                <w:t xml:space="preserve">hal-03617545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">God's Work' : Explaining the Intervention in Somalia to the American Public (1992-3)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Laughing at the Early Cold War: Communism, the USSR, and the Dark Comedy of Hail Caesar! and The Death of Stalin”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Maguire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Representations of Sub-Saharan Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2020</w:t>
+              <w:t xml:space="preserve">Cold War II: Hollywood’s Renewed Obsession with Russia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617545v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The American Military in the Incredible Hulk During the Vietnam War</w:t>
               </w:r>
@@ -2563,178 +2563,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The Final Reflection? A Mirrored Empire? Klingon History and American History”,</w:t>
+                <w:t xml:space="preserve">Fear Is the Path to the Dark Side&amp;quot;: Nuclear Weapons and the Death Star</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Star Trek and History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.71-86 2013, 978-1-1181-6763-2</w:t>
+              <w:t xml:space="preserve">Star Wars and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-225, 2013, 978-0-470-60200-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338845v1</w:t>
+                <w:t xml:space="preserve">hal-01338802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fear Is the Path to the Dark Side&amp;quot;: Nuclear Weapons and the Death Star</w:t>
+                <w:t xml:space="preserve">“The Final Reflection? A Mirrored Empire? Klingon History and American History”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Star Wars and History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Star Trek and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.71-86 2013, 978-1-1181-6763-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01338802v1</w:t>
+                <w:t xml:space="preserve">hal-01338845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Supervillains and Cold War Tensions in the 1950s”</w:t>
               </w:r>
@@ -3190,51 +3190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Maguire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Nguyen-Marshall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Statler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ferguson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cesari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14682745.2025.2507215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cuddy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Basha I Novosejt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14682745.2025.2465101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2408" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03209381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpcu.12704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/rhetpublaffa.17.2.0255" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09557571.2013.782136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09557571.2013.784583" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14682740903198247" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De La Grandville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Heuser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jones" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ball" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429340307" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338890v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corlet-editions.fr/site/telechargements/CinemAction150-sommaire.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-p8.univ-paris8.fr/uPortal/f/u62l1s52/p/catalogue_bu.u62l1n758/max/render.uP?pCp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429340307-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03209363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Griffin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzann Ball" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mcfarlandbooks.com/book-2.php?id=978-0-7864-9733-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mcfarlandbooks.com/book-2.php?id=978-0-7864-7458-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mcfarlandpub.com/book-2.php?id=978-0-7864-7122-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jacc.12398" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GB6CFL4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lp.wileypub.com/starwarsandhistory/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mcfarlandbooks.com/book-2.php?id=978-0-7864-6308-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Maguire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cuddy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Basha I Novosejt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14682745.2025.2465101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Nguyen-Marshall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Statler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ferguson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cesari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14682745.2025.2507215" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2408" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03209381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpcu.12704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/rhetpublaffa.17.2.0255" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09557571.2013.782136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09557571.2013.784583" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14682740903198247" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De La Grandville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Heuser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jones" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ball" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429340307" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338890v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-p8.univ-paris8.fr/uPortal/f/u62l1s52/p/catalogue_bu.u62l1n758/max/render.uP?pCp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corlet-editions.fr/site/telechargements/CinemAction150-sommaire.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03209363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429340307-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Griffin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzann Ball" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mcfarlandbooks.com/book-2.php?id=978-0-7864-9733-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mcfarlandbooks.com/book-2.php?id=978-0-7864-7458-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mcfarlandpub.com/book-2.php?id=978-0-7864-7122-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jacc.12398" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GB6CFL4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lp.wileypub.com/starwarsandhistory/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mcfarlandbooks.com/book-2.php?id=978-0-7864-6308-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>