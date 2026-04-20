--- v0 (2026-03-22)
+++ v1 (2026-04-20)
@@ -204,274 +204,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Batch Schedulers with Node Stealing for Failed Jobs</w:t>
+                <w:t xml:space="preserve">A scheduling framework for distributed key-value stores and its application to tail latency minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yishu Du</w:t>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.8043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.183-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-023-00803-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643403v2</w:t>
+                <w:t xml:space="preserve">hal-04501444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scheduling framework for distributed key-value stores and its application to tail latency minimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Batch Schedulers with Node Stealing for Failed Jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+                <w:t xml:space="preserve">Yishu Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dugois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loris Marchal</w:t>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivière</w:t>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.183-202. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (12), pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-023-00803-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.8043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501444v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming data locality for task scheduling under memory constraint in runtime systems</w:t>
               </w:r>
@@ -925,90 +925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Checkpointing Strategies for Iterative Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yishu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (3), pp.507-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1068,51 +1068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1153,499 +1153,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis and Optimality Results for Data-Locality Aware Tasks Scheduling with Replicated Inputs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lambert</w:t>
+                <w:t xml:space="preserve">Partitioning tree-shaped task graphs for distributed platforms with limited memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiang Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2019.08.024⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (7), pp.1533 - 1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2020.2971200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275473v1</w:t>
+                <w:t xml:space="preserve">hal-03024579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling on Two Types of Resources: a Survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Performance Analysis and Optimality Results for Data-Locality Aware Tasks Scheduling with Replicated Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3387110⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, pp.582-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2019.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432381v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Scheduling of Task Graphs on Heterogeneous Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Scheduling on Two Types of Resources: a Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (3), pp.721-732. </w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2019.2942909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3387110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291268v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning tree-shaped task graphs for distributed platforms with limited memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Online Scheduling of Task Graphs on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31 (7), pp.1533 - 1544. </w:t>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.721-732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2020.2971200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2019.2942909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024579v1</w:t>
+                <w:t xml:space="preserve">hal-02291268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting the memory footprint when dynamically scheduling DAGs on shared-memory platforms</w:t>
               </w:r>
@@ -1729,261 +1729,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling series-parallel task graphs to minimize peak memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malleable task-graph scheduling with a practical speed-up model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enver Kayaaslan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bora Uçar</w:t>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.09.037⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (6), pp.1357-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2018.2793886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891937v1</w:t>
+                <w:t xml:space="preserve">hal-01687189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malleable task-graph scheduling with a practical speed-up model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling series-parallel task graphs to minimize peak memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enver Kayaaslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Sinnen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+                <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (6), pp.1357-1370. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 707, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2018.2793886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687189v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the cost of redistribution followed by a computational kernel: Complexity and performance results</w:t>
               </w:r>
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52, pp.20. </w:t>
@@ -2097,200 +2097,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+                <w:t xml:space="preserve">Non-clairvoyant reduction algorithms for heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (2), pp.36. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.1612-1624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2779052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160118v1</w:t>
+                <w:t xml:space="preserve">hal-01090232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on the hierarchically structured bin packing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (2), pp.306--309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2350,51 +2337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75, pp.53--56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2413,131 +2400,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-clairvoyant reduction algorithms for heterogeneous platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+                <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (6), pp.1612-1624. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (2), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.3347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2779052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090232v1</w:t>
+                <w:t xml:space="preserve">hal-01160118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling streaming applications on a complex multicore platform</w:t>
               </w:r>
@@ -2678,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2769,51 +2769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralized Versus Distributed Schedulers for Multiple Bag-of-Tasks Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Rehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3014,359 +3014,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity results for collective communications on heterogeneous platforms.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steady-state scheduling of multiple divisible load applications on wide-area distributed computing platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 20 (3), pp.365-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342006067474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00358948v1</w:t>
+                <w:t xml:space="preserve">hal-00804394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state scheduling of multiple divisible load applications on wide-area distributed computing platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity results for collective communications on heterogeneous platforms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20 (3), pp.365-381. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00804394v1</w:t>
+                <w:t xml:space="preserve">inria-00358948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state scheduling on heterogeneous clusters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Pipelining broadcasts on heterogeneous platforms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00358951v1</w:t>
+                <w:t xml:space="preserve">inria-00358950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Steady-State Throughput of Scatter and Reduce Operations on Heterogeneous Platforms</w:t>
               </w:r>
@@ -3378,51 +3378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 65, pp.1497―1514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3462,204 +3462,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelining broadcasts on heterogeneous platforms.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Steady-state scheduling on heterogeneous clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00358950v1</w:t>
+                <w:t xml:space="preserve">inria-00358951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Strategies for Mixed Data and Task Parallelism on Heterogeneous Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13, pp.225―244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3719,295 +3719,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cache Management for Mixture-of-Experts LLMs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deadline-Aware Scheduling of Mixed-Criticality Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+                <w:t xml:space="preserve">Kyle Chard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Parallel and Distributed Processing (EURO-PAR 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPP '25 - 54th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, San Diego, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961621v3</w:t>
+                <w:t xml:space="preserve">hal-05190988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadline-Aware Scheduling of Mixed-Criticality Tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gonthier</w:t>
+                <w:t xml:space="preserve">Cache Management for Mixture-of-Experts LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Chard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+                <w:t xml:space="preserve">Adrien Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP '25 - 54th International Conference on Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Conference on Parallel and Distributed Processing (EURO-PAR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dresden, Germany. pp.18-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-99872-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190988v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961621v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Expert Usage to Speed up LLM Inference with Expert Parallelism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourgouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4214,64 +4214,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Restricted Assignment Problem to Schedule Multi-get Requests in Key-Value Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4318,90 +4318,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector: A Framework to Design and Evaluate Scheduling Strategies in Persistent Key-Value Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP 2023 - 52nd International Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4420,256 +4420,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing à la Young/Daly: An Overview</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Herault</w:t>
+                <w:t xml:space="preserve">Bounding the Flow Time in Online Scheduling with Structured Processing Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3 2022 - 2022 Fourteenth International Conference on Contemporary Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPDPS 2022 - 36th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830322v1</w:t>
+                <w:t xml:space="preserve">hal-03561018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding the Flow Time in Online Scheduling with Structured Processing Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Checkpointing à la Young/Daly: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+                <w:t xml:space="preserve">Yishu Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dugois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2022 - 36th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC3 2022 - 2022 Fourteenth International Conference on Contemporary Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Noida, India. pp.701-710, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3549206.3549328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561018v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory-Aware Scheduling of Tasks Sharing Data on Multiple GPUs with Dynamic Runtime Systems</w:t>
               </w:r>
@@ -4863,103 +4863,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming Tail Latency in Key-Value Stores: a Scheduling Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2021 - 27th International European Conference on Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lisbon (virtual), Portugal. pp.136-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4987,261 +4987,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of the Young/Daly formula for stochastic iterative applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yishu Du</w:t>
+                <w:t xml:space="preserve">Revisiting dynamic DAG scheduling under memory constraints for shared-memory platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2020 - 49th International Conference on Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Edmonton / Virtual, Canada. pp.1-11, </w:t>
+              <w:t xml:space="preserve">IPDPS - 2020 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, New Orleans / Virtual, United States. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3404397.3404418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW50202.2020.00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024618v1</w:t>
+                <w:t xml:space="preserve">hal-03024626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting dynamic DAG scheduling under memory constraints for shared-memory platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Bathie</w:t>
+                <w:t xml:space="preserve">Robustness of the Young/Daly formula for stochastic iterative applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS - 2020 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, New Orleans / Virtual, United States. pp.1-10, </w:t>
+              <w:t xml:space="preserve">ICPP 2020 - 49th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Edmonton / Virtual, Canada. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW50202.2020.00102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3404397.3404418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024626v1</w:t>
+                <w:t xml:space="preserve">hal-03024618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable and energy-aware mapping of streaming series-parallel applications onto hierarchical platforms</w:t>
               </w:r>
@@ -5467,824 +5467,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory-aware tree partitioning on homogeneous platforms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel scheduling of DAGs under memory constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP 2018 - 26th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PDP2018.2018.00056⟩</w:t>
+              <w:t xml:space="preserve">IPDPS 2018 - 32nd IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vancouver, Canada. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2018.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892022v1</w:t>
+                <w:t xml:space="preserve">hal-01828312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-aware energy optimization for throughput-constrained applications on MPSoC</w:t>
+                <w:t xml:space="preserve">Memory-aware tree partitioning on homogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tongquan Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADS - 24th International Conference on Parallel and Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PDP 2018 - 26th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cambridge, United Kingdom. pp.321-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP2018.2018.00056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929927v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Locality Aware Dynamic Schedulers for Independent Tasks with Replicated Inputs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lambert</w:t>
+                <w:t xml:space="preserve">Reliability-aware energy optimization for throughput-constrained applications on MPSoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiang Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingsong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Thomas</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongquan Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPSW 2018 IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPADS - 24th International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Sentosa, Singapore. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878977v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Scheduling of Task Graphs on Hybrid Platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+                <w:t xml:space="preserve">Data-Locality Aware Dynamic Schedulers for Independent Tasks with Replicated Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2018 - 24th International European Conference On Parallel And Distributed Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPSW 2018 IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vancouver, Canada. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2018.00187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01828301v1</w:t>
+                <w:t xml:space="preserve">hal-01878977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel scheduling of DAGs under memory constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Scheduling of Task Graphs on Hybrid Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanna Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2018 - 32nd IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Vancouver, Canada. pp.1-10, </w:t>
+              <w:t xml:space="preserve">Euro-Par 2018 - 24th International European Conference On Parallel And Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.1-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2018.00030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828312v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing I/Os in Out-of-Core Task Tree Scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Cost Approximation Algorithms for Scheduling Independent Tasks on Hybrid Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Workshop on Advances in Parallel and Distributed Computational Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2017.58⟩</w:t>
+              <w:t xml:space="preserve">Euro-Par 2017: 23rd International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491969v1</w:t>
+                <w:t xml:space="preserve">hal-01559898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Approximation Algorithms for Scheduling Independent Tasks on Hybrid Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimizing I/Os in Out-of-Core Task Tree Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mccauley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2017: 23rd International European Conference on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. </w:t>
+              <w:t xml:space="preserve">19th Workshop on Advances in Parallel and Distributed Computational Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2017.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559898v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Memory-Aware Task-Tree Scheduling</w:t>
               </w:r>
@@ -6618,278 +6618,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap between Performance and Bounds of Cholesky Factorization on Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">Scheduling Trees of Malleable Tasks for Sparse Linear Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogeneity in Computing Workshop 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.35⟩</w:t>
+              <w:t xml:space="preserve">International European Conference on Parallel and Distributed Computing (Euro-Par 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria. pp.479-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48096-0_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120507v1</w:t>
+                <w:t xml:space="preserve">hal-01160104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Trees of Malleable Tasks for Sparse Linear Algebra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging the Gap between Performance and Bounds of Cholesky Factorization on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Guermouche</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suraj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International European Conference on Parallel and Distributed Computing (Euro-Par 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienna, Austria. pp.479-490, </w:t>
+              <w:t xml:space="preserve">Heterogeneity in Computing Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-48096-0_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160104v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the Optimal Redistribution for a Given Data Partition</w:t>
               </w:r>
@@ -6914,51 +6914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Parallel and Distributed Computing (ISPDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6992,51 +6992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Dynamic Scheduling Strategies for Matrix Multiplication on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7077,165 +7077,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and complexity results for tree traversals on hybrid platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Herrmann</w:t>
+                <w:t xml:space="preserve">Non-clairvoyant reduction algorithms for heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar - International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
+              <w:t xml:space="preserve">HeteroPar'2013, in conjunction with Euro-Par 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926502v1</w:t>
+                <w:t xml:space="preserve">hal-00926093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling tree-shaped task graphs to minimize memory and makespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Sinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7267,273 +7267,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Linear Divisible Loads: There is No Free Lunch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
+                <w:t xml:space="preserve">Model and complexity results for tree traversals on hybrid platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2013, 27th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">HeteroPar - International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771640v1</w:t>
+                <w:t xml:space="preserve">hal-00926502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-clairvoyant reduction algorithms for heterogeneous platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+                <w:t xml:space="preserve">Non Linear Divisible Loads: There is No Free Lunch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar'2013, in conjunction with Euro-Par 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">IPDPS 2013, 27th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926093v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing Weighted Mean Completion Time for Malleable Tasks Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7597,64 +7597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS'2011, the 25th IEEE International Parallel and Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7718,51 +7718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Snir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8021,51 +8021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Sinnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Petropolis, Brazil. pp.55-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8093,365 +8093,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Scheduling of Task Graph Collections on Heterogeneous Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+                <w:t xml:space="preserve">Complexity Analysis and Performance Evaluation of Matrix Product on Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS'2009 - International Parallel and Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Roma, Italy. </w:t>
+              <w:t xml:space="preserve">ICPP '09. International Conference on Parallel Processing, 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. pp.196-203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2009.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786257v1</w:t>
+                <w:t xml:space="preserve">hal-01063319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Analysis and Performance Evaluation of Matrix Product on Multicore Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Jacquelin</w:t>
+                <w:t xml:space="preserve">Resource-aware allocation strategies for divisible loads on large-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP '09. International Conference on Parallel Processing, 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. pp.196-203, </w:t>
+              <w:t xml:space="preserve">HCW 2009 - 18th International Heterogeneity in Computing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2009.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063319v1</w:t>
+                <w:t xml:space="preserve">hal-00786256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource-aware allocation strategies for divisible loads on large-scale systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Efficient Scheduling of Task Graph Collections on Heterogeneous Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCW 2009 - 18th International Heterogeneity in Computing Workshop</w:t>
+              <w:t xml:space="preserve">IPDPS'2009 - International Parallel and Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786256v1</w:t>
+                <w:t xml:space="preserve">hal-00786257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-State for Batches of Identical Task Graphs</w:t>
               </w:r>
@@ -8539,252 +8539,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline and online scheduling of concurrent bags-of-tasks on heterogeneous platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Allocating Series of Workflows on Computing Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 14th IEEE International Conference on Parallel and Distributed Systems (ICPADS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, pp.48-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2008.96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803484v1</w:t>
+                <w:t xml:space="preserve">hal-00803478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocating Series of Workflows on Computing Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+                <w:t xml:space="preserve">Offline and online scheduling of concurrent bags-of-tasks on heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th IEEE International Conference on Parallel and Distributed Systems (ICPADS'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2008.96⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00803478v1</w:t>
+                <w:t xml:space="preserve">hal-00803484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Real-Time Distributed Signal Modeling for Brain Machine Interfaces</w:t>
               </w:r>
@@ -8904,90 +8904,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voronet: A scalable object network based on voronoi tessellations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium -- IPDPS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9038,51 +9038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Rehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9123,338 +9123,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized Versus Distributed Schedulers Multiple Bag-of-Task Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Voronet, un réseau objet-à-objet sur le modèle petit-monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium IPDPS'2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFSE'5: Conférence Française sur les Systèmes d'Exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789440v1</w:t>
+                <w:t xml:space="preserve">hal-00804399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voronet, un réseau objet-à-objet sur le modèle petit-monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Centralized Versus Distributed Schedulers Multiple Bag-of-Task Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFSE'5: Conférence Française sur les Systèmes d'Exploitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium IPDPS'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2007.70747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804399v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIFO scheduling of divisible loads with return messages under the one-port model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Rehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel and Distributed Processing Symposium, 2006. IPDPS 2006. 20th International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Rhodes, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9514,51 +9514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingdi Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9622,51 +9622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingdi Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9698,412 +9698,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Divisible Loads with Return Messages on Heterogeneous Master-Worker Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Independent and Divisible Tasks Scheduling on Heterogeneous Star-Schaped Platforms with Limited Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Computing – HiPC 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PDP\'2005, 13th Euromicro Workshop on Parallel, Distributed and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown, pp.179―186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00407398v1</w:t>
+                <w:t xml:space="preserve">hal-00789442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcast Trees for Heterogeneous Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Scheduling Divisible Loads with Return Messages on Heterogeneous Master-Worker Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel and Distributed Processing Symposium, IPDPS 2005. Proceedings. 19th IEEE International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2005.131⟩</w:t>
+              <w:t xml:space="preserve">High Performance Computing – HiPC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Goa, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11602569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00407396v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00407398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent and Divisible Tasks Scheduling on Heterogeneous Star-Schaped Platforms with Limited Memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Broadcast Trees for Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP\'2005, 13th Euromicro Workshop on Parallel, Distributed and Network-Based Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel and Distributed Processing Symposium, IPDPS 2005. Proceedings. 19th IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2005.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789442v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00407396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A realistic network/application model for scheduling divisible loads on large-scale platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Yang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium IPDPS'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10122,554 +10122,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Results and Heuristics for Pipelined Multicast Operations on Heterogeneous Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the Steady-State Throughput of Scatter and Reduce Operations on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 International Conference on Parallel Processing (ICPP\'2004)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2004.1327931⟩</w:t>
+              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, 176a (8 p.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2005.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789448v1</w:t>
+                <w:t xml:space="preserve">hal-00789447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact and Limits of Steady-State Scheduling for Mixed Task and Data Parallelism on Heterogeneous Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar\'2004: International Conference on Heterogeneous Computing, Jointly Published with ISPDC\'2004: International Symposium on Parallel and Distributed Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, 171a (8 p.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789444v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Assessing the Impact and Limits of Steady-State Scheduling for Mixed Task and Data Parallelism on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HeteroPar\'2004: International Conference on Heterogeneous Computing, Jointly Published with ISPDC\'2004: International Symposium on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, pp.296―302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPDC.2004.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789446v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Steady-State Throughput of Scatter and Reduce Operations on Heterogeneous Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity Results and Heuristics for Pipelined Multicast Operations on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2004</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2005.05.021⟩</w:t>
+              <w:t xml:space="preserve">2004 International Conference on Parallel Processing (ICPP\'2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, pp.267―274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2004.1327931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00789447v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipelining broadcasts on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium IPDPS'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10694,51 +10694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Distributed Applications: the SimGrid Simulation Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11386,51 +11386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Sinnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11581,64 +11581,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11693,51 +11693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-State Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11771,928 +11771,1020 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00344157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Restricted Assignment Problem to Schedule Multi-Get Requests in Key-Value Stores (extended version)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dugois</w:t>
+                <w:t xml:space="preserve">Minimizing Memory in Parallel Task Graph Scheduling: Focusing on Average Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516752v1</w:t>
+                <w:t xml:space="preserve">hal-05568320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic scheduler to foster data locality for GPU and out-of-core task-based applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
+                <w:t xml:space="preserve">Solving the Restricted Assignment Problem to Schedule Multi-Get Requests in Key-Value Stores (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146714v2</w:t>
+                <w:t xml:space="preserve">hal-04516752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming Tail Latency in Key-Value Stores: a Scheduling Perspective (extended version)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dugois</w:t>
+                <w:t xml:space="preserve">A generic scheduler to foster data locality for GPU and out-of-core task-based applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144818v2</w:t>
+                <w:t xml:space="preserve">hal-04146714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes Affinity-Based Schedulers So Efficient ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+                <w:t xml:space="preserve">Taming Tail Latency in Key-Value Stores: a Scheduling Perspective (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875487v1</w:t>
+                <w:t xml:space="preserve">hal-03144818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On optimal tree traversals for sparse matrix factorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Jacquelin</w:t>
+                <w:t xml:space="preserve">What Makes Affinity-Based Schedulers So Efficient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00527462v2</w:t>
+                <w:t xml:space="preserve">hal-00875487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling streaming applications on a complex multicore platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On optimal tree traversals for sparse matrix factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Uçar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00523018v1</w:t>
+                <w:t xml:space="preserve">ensl-00527462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State for Batches of Identical Task Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sékou Diakité</w:t>
+                <w:t xml:space="preserve">Scheduling streaming applications on a complex multicore platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00412953v1</w:t>
+                <w:t xml:space="preserve">ensl-00523018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity analysis and performance evaluation of matrix product on multicore architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Jacquelin</w:t>
+                <w:t xml:space="preserve">Mapping pipelined applications with replication to increase throughput and reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00381458v1</w:t>
+                <w:t xml:space="preserve">ensl-00437450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping pipelined applications with replication to increase throughput and reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Complexity analysis and performance evaluation of matrix product on multicore architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00437450v1</w:t>
+                <w:t xml:space="preserve">ensl-00381458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Steady-State for Batches of Identical Task Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou Diakité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00412953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Scheduling complex streaming applications on the Cell processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12707,51 +12799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00421210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12761,231 +12853,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Parallel Transformer-Based Large Language Models for Fast Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Delalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9573, Inria. 2025, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding the Flow Time in Online Scheduling with Structured Processing Sets (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9446, INRIA. 2022, pp.1-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locality-aware batch scheduling of I/O intensive workloads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13037,73 +13129,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Nettelblad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9497, ENS Lyon; Inria Bordeaux; Uppsala Universitet. 2022, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locality-Aware Scheduling of Independant Tasks for Runtime Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13129,733 +13221,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9394, Inria Grenoble -Rhône-Alpes. 2021, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144290v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trading Performance for Memory in Sparse Direct Solvers using Low-rank Compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting dynamic DAG scheduling under memory constraints for shared-memory platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bathie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9368, INRIA. 2020</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9323, Inria. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976233v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable and energy-aware mapping of streaming series-parallel applications onto hierarchical platforms</w:t>
+                <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Zoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mingsong Chen</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9346, INRIA. 2020</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9328, Inria Rhône-Alpes. 2020, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859980v2</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Checkpointing Strategies for Iterative Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trading Performance for Memory in Sparse Direct Solvers using Low-rank Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9371, Inria - Research Centre Grenoble – Rhône-Alpes. 2020</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Marette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9368, INRIA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980455v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of the Young/Daly formula for stochastic iterative applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yishu Du</w:t>
+                <w:t xml:space="preserve">Reliable and energy-aware mapping of streaming series-parallel applications onto hierarchical platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiang Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingsong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9332, Inria Grenoble Rhône-Alpes. 2020</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongquan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9346, INRIA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514107v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting dynamic DAG scheduling under memory constraints for shared-memory platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Bathie</w:t>
+                <w:t xml:space="preserve">Optimal Checkpointing Strategies for Iterative Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9323, Inria. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9371, Inria - Research Centre Grenoble – Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488399v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+                <w:t xml:space="preserve">Robustness of the Young/Daly formula for stochastic iterative applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9328, Inria Rhône-Alpes. 2020, pp.21</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9332, Inria Grenoble Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491495v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning tree-shaped task graphs for distributed platforms with limited memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13881,179 +13973,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9115, Inria Grenoble Rhône-Alpes. 2019, pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644352v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting the memory footprint when dynamically scheduling DAGs on shared-memory platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability-aware energy optimization for throughput-constrained applications on MPSoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiang Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingsong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9231, Inria Grenoble Rhône-Alpes. 2018, pp.1-41</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongquan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9168, Laboratoire LIP, École Normale Supérieure de Lyon &amp; CNRS &amp; Inria, France; Shanghai Key Lab. of Trustworthy Computing, East China Normal University, China; Georgia Institute of Technology, USA. 2018, pp.1-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948462v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766763v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Scheduling of Sequential Task Graphs on Hybrid Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14078,808 +14196,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9150, LIP - ENS Lyon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-aware energy optimization for throughput-constrained applications on MPSoC</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limiting the memory footprint when dynamically scheduling DAGs on shared-memory platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9168, Laboratoire LIP, École Normale Supérieure de Lyon &amp; CNRS &amp; Inria, France; Shanghai Key Lab. of Trustworthy Computing, East China Normal University, China; Georgia Institute of Technology, USA. 2018, pp.1-35</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9231, Inria Grenoble Rhône-Alpes. 2018, pp.1-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766763v2</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching-Based Assignement Strategies for Improving Data Locality of Map Tasks in MapReduce</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lambert</w:t>
+                <w:t xml:space="preserve">Low-Cost Approximation Algorithms for Scheduling Independent Tasks on Hybrid Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8968, Inria - Research Centre Grenoble – Rhône-Alpes; Inria Bordeaux Sud-Ouest. 2017</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9029, Inria - Research Centre Grenoble – Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386539v5</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel scheduling of DAGs under memory constraints</w:t>
+                <w:t xml:space="preserve">Minimizing I/Os in Out-of-Core Task Tree Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hanna Nagy</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mccauley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9108, LIP - ENS Lyon. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9025, INRIA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620255v2</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing I/Os in Out-of-Core Task Tree Scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matching-Based Assignement Strategies for Improving Data Locality of Map Tasks in MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9025, INRIA. 2017</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8968, Inria - Research Centre Grenoble – Rhône-Alpes; Inria Bordeaux Sud-Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462213v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386539v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Approximation Algorithms for Scheduling Independent Tasks on Hybrid Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel scheduling of DAGs under memory constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9029, Inria - Research Centre Grenoble – Rhône-Alpes. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9108, LIP - ENS Lyon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475884v2</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Series-Parallel Task Graphs to Minimize Peak Memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malleable task-graph scheduling with a practical speed-up model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enver Kayaaslan</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8975, Inria Grenoble Rhône-Alpes, Université de Grenoble. 2016</w:t>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8856, ENS de Lyon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397299v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malleable task-graph scheduling with a practical speed-up model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling Series-Parallel Task Graphs to Minimize Peak Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enver Kayaaslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Sinnen</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8856, ENS de Lyon. 2016</w:t>
+                <w:t xml:space="preserve">Bora Uçar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8975, Inria Grenoble Rhône-Alpes, Université de Grenoble. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274099v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic memory-aware task-tree scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14905,467 +14997,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8966, INRIA Grenoble - Rhone-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling malleable task trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling Trees of Malleable Tasks for Sparse Linear Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8587, INRIA. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 8616, ENS Lyon. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059704v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling malleable task trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8606, INRIA. 2014, pp.37</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8587, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070356v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory-aware list scheduling for hybrid platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Herrmann</w:t>
+                <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8461, INRIA. 2014, pp.30</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8606, INRIA. 2014, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944336v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Trees of Malleable Tasks for Sparse Linear Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+                <w:t xml:space="preserve">Memory-aware list scheduling for hybrid platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 8616, ENS Lyon. 2014</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8461, INRIA. 2014, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077413v2</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the optimal redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15374,471 +15466,471 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8499, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree traversals with task-memory affinities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Herrmann</w:t>
+                <w:t xml:space="preserve">Non-clairvoyant reduction algorithms for heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8226, INRIA. 2013, pp.31</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8315, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787753v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832102v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-clairvoyant reduction algorithms for heterogeneous platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+                <w:t xml:space="preserve">Tree traversals with task-memory affinities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8315, INRIA. 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8226, INRIA. 2013, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832102v3</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling tree-shaped task graphs to minimize memory and makespan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Linear Divisible Loads: There is No Free Lunch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8082, INRIA. 2012, pp.21</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8170, INRIA. 2012, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740105v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Divisible Loads: There is No Free Lunch</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling tree-shaped task graphs to minimize memory and makespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8170, INRIA. 2012, pp.20</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8082, INRIA. 2012, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762008v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing archival policies for Blue Waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15847,484 +15939,484 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Snir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7583, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00580599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of cache misses on the performance of matrix product algorithms on multicore platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7456, INRIA. 2010, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity analysis of matrix products on multicore architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Jacquelin</w:t>
+                <w:t xml:space="preserve">Who needs a scheduler?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LIP RR-2008-41, Laboratoire de l'informatique du parallélisme. 2008, 16p</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2008-34, Laboratoire de l'informatique du parallélisme. 2008, 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102826v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocating Series of Workflows on Computing Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+                <w:t xml:space="preserve">Complexity analysis of matrix products on multicore architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6603, INRIA. 2008, pp.31</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2008-41, Laboratoire de l'informatique du parallélisme. 2008, 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00308639v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who needs a scheduler?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Allocating Series of Workflows on Computing Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LIP RR-2008-34, Laboratoire de l'informatique du parallélisme. 2008, 11p</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6603, INRIA. 2008, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102807v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00308639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offline and Online Scheduling of Concurrent Bags-of-Tasks on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16333,432 +16425,445 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6401, INRIA. 2007, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00200261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling and data redistribution strategies on star platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VoroNet: A scalable object network based on Voronoi tessellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6005, LIP RR-2006-23, INRIA, LIP. 2006, pp.42</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5833, LIP RR-2006-11, INRIA, LIP. 2006, 2+21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00108518v2</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VoroNet: A scalable object network based on Voronoi tessellations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling and data redistribution strategies on star platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivière</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5833, LIP RR-2006-11, INRIA, LIP. 2006, 2+21 p</w:t>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6005, LIP RR-2006-23, INRIA, LIP. 2006, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071210v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling divisible loads with return messages on heterogeneous master-worker platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing Network Resource Sharing in Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LIP RR-2005-21, Laboratoire de l'informatique du parallélisme. 2005, 2+19p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingdi Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5523, LIP RR 2005-10, INRIA, LIP. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102504v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling multiple bags of tasks on heterogeneous master- worker platforms: centralized versus distributed solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16796,1799 +16901,1786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5739, INRIA. 2005, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling network requests with transmission window</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling divisible loads with return messages on heterogeneous master-worker platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LIP RR-2005-32, Laboratoire de l'informatique du parallélisme. 2005, 2+13p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2005-21, Laboratoire de l'informatique du parallélisme. 2005, 2+19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102146v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIFO scheduling of divisible loads with return messages under the one-port model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling network requests with transmission window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-5738, INRIA. 2005, pp.25</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingdi Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2005-32, Laboratoire de l'informatique du parallélisme. 2005, 2+13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00070280v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Network Resource Sharing in Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FIFO scheduling of divisible loads with return messages under the one-port model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5523, LIP RR 2005-10, INRIA, LIP. 2005</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5738, INRIA. 2005, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00071241v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelining broadcasts on heterogeneous platforms under the one-port model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Broadcast Trees for Heterogeneous Platforms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2004-32, 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Laboratoire de l'informatique du parallélisme; LIP RR-2004-46. 2004, 2+18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807278v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity results and heuristics for pipelined multicast operations on heterogeneous platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Independent and Divisible Task Scheduling on Heterogeneous Star-shaped Platforms with Limited Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5123, LIP RR-2004-07, INRIA, LIP. 2004</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5196, LIP RR-2004-22, INRIA, LIP. 2004, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071460v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact and limits of steady-state scheduling for mixed task and data parallelism on heterogeneous platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5198, LIP RR-2004-20, INRIA, LIP. 2004, pp.44</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2004-11, Laboratoire de l'informatique du parallélisme. 2004, 2+11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070794v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2004-11, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A realistic network/application model for scheduling divisible loads on large-scale platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Yang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5197, LIP RR-2004-21, INRIA, LIP. 2004, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelining Broadcasts on Heterogeneous Platforms under the One-Port Model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact and limits of steady-state scheduling for mixed task and data parallelism on heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LIP RR-2004-32, Laboratoire de l'informatique du parallélisme. 2004, 2+22p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5198, LIP RR-2004-20, INRIA, LIP. 2004, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101785v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcast Trees for Heterogeneous Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Complexity results and heuristics for pipelined multicast operations on heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2004-46, 2004</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5123, LIP RR-2004-07, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807277v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Pipelining broadcasts on heterogeneous platforms under the one-port model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LIP RR-2004-11, Laboratoire de l'informatique du parallélisme. 2004, 2+11p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2004-32, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102079v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent and Divisible Task Scheduling on Heterogeneous Star-shaped Platforms with Limited Memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Pipelining Broadcasts on Heterogeneous Platforms under the One-Port Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5196, LIP RR-2004-22, INRIA, LIP. 2004, pp.28</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2004-32, Laboratoire de l'informatique du parallélisme. 2004, 2+22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070796v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcast Trees for Heterogeneous Platforms.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Broadcast Trees for Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Laboratoire de l'informatique du parallélisme; LIP RR-2004-46. 2004, 2+18p</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-2004-46, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101806v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the steady-state throughput of scatter and reduce operationson heterogeneous platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady-state scheduling of task graphs on heterogeneous computing platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-4872, INRIA. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4870, LIP RR-2003-29, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00071711v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the steady-state throughput of Broadcasts on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4871, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state scheduling of task graphs on heterogeneous computing platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the steady-state throughput of scatter and reduce operationson heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4870, LIP RR-2003-29, INRIA, LIP. 2003</w:t>
+              <w:t xml:space="preserve">RR-4872, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00071713v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the steady-state throughput of scatter and reduce operations on heterogeneous platforms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2003-33, Laboratoire de l'informatique du parallélisme. 2003, 2+26p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Network Model for Simulation of Grid Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4596, LIP RR-2002-40, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18598,100 +18690,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communications collectives et ordonnancement en régime permanent sur plates-formes hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Ecole normale supérieure de lyon - ENS LYON, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00123193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18701,105 +18793,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory and data aware scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Distributed, Parallel, and Cluster Computing [cs.DC]. École Normale Supérieure de Lyon, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01934712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId331"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18946,51 +19038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05226796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gonthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643403v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Du" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.8043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dugois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-023-00803-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03623220v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.01.024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel McCauley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054122500186" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.12.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsong Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongquan Wei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338278v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3099440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bathie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15803/ijnc.11.1_27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.08.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387110" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2942909" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.2971200" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.01.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enver Kayaaslan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.09.037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01687189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2793886" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.09.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2779052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071414v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.10.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3347" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945065v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jacquelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1874" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PS367B59-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Carter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrante" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2007.70747" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626407002879" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006067474" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-CJHZN2T4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2005.05.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTM9GDCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626403001252" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961621v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Obrecht" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99872-0_2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05190988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994839v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Larsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Nettelblad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00058" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_14" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549206.3549328" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03552243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS53621.2022.00073" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06156-1_1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404397.3404418" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024626v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW50202.2020.00102" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP2018.2018.00056" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828301v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_14" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Nagy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00030" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01491969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mccauley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2017.58" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_17" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472062v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hanna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.71" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Sonigo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_37" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2014.16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090254v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2600212.2600223" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926502v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788612v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926093v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564056v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Snir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470684" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786250v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Celaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2010.13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2010.16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786257v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161045" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063319v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.40" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786256v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160912" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Diakit&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803484v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803478v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.96" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803510v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Digiovanna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prapaporn Rattanatamrong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Darmanjian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72584-8_127" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358953v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803522v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2007.72" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789440v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804399v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407383v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639390" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804400v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdi Zeng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407398v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11602569" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407396v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.131" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789442v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807014v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2004.1327931" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.12" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789446v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789447v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807285v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090595v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090607v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090604v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090612v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090618v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423211v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Saule" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945080v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763372v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Computing-Handbook-Third-Edition-Two-Volume-Set/Tucker-Gonzalez-Topi-Diaz-Herrera/p/book/9781439898444" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516752v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04146714v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144818v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875487v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00527462v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00523018v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00412953v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00381458v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00437450v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00421210v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04920049v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Wirth" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Delalleau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558600v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03993118v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144290v7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976233v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02859980v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02980455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02514107v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02488399v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644352v4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948462v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720064v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766763v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386539v5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620255v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462213v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475884v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397299v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274099v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390107v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059704v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070356v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944336v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077413v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960452v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787753v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832102v3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740105v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580599v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537822v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102826v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308639v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102807v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200261v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108518v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071210v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102504v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070279v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102146v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070280v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071241v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807278v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071460v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070794v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807279v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070795v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101785v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807277v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102079v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070796v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101806v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071711v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071712v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071713v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101968v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071989v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123193v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01934712v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05226796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gonthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dugois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-023-00803-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643403v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Du" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.8043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03623220v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.01.024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel McCauley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054122500186" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.12.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsong Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongquan Wei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338278v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3099440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bathie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15803/ijnc.11.1_27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.2971200" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.08.024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387110" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2942909" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.01.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01687189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2793886" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enver Kayaaslan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.09.037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.09.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3347" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071414v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.10.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2779052" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945065v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jacquelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1874" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PS367B59-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Carter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrante" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2007.70747" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626407002879" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006067474" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-CJHZN2T4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358950v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2005.05.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTM9GDCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626403001252" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05190988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961621v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Obrecht" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99872-0_2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994839v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Larsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Nettelblad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00058" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_14" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549206.3549328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03552243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS53621.2022.00073" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06156-1_1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW50202.2020.00102" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404397.3404418" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Nagy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP2018.2018.00056" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00187" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559898v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_17" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01491969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mccauley" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2017.58" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472062v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hanna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.71" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Sonigo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_37" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2014.16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090254v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2600212.2600223" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788612v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564056v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Snir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470684" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786250v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Celaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2010.13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2010.16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063319v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.40" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786256v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160912" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786257v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161045" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Diakit&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803478v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.96" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803510v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Digiovanna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prapaporn Rattanatamrong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Darmanjian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72584-8_127" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358953v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803522v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2007.72" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804399v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407383v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639390" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804400v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdi Zeng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789442v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11602569" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407396v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.131" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807014v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789447v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789446v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.12" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789448v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2004.1327931" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807285v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090595v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090607v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090604v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090612v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090618v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423211v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Saule" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945080v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763372v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Computing-Handbook-Third-Edition-Two-Volume-Set/Tucker-Gonzalez-Topi-Diaz-Herrera/p/book/9781439898444" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568320v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516752v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04146714v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144818v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00527462v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00523018v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00437450v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00381458v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00412953v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00421210v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04920049v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Wirth" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Delalleau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558600v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03993118v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144290v7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02488399v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976233v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02859980v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02980455v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02514107v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644352v4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766763v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720064v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948462v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475884v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462213v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386539v5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620255v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274099v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397299v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390107v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077413v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059704v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070356v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944336v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960452v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832102v3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787753v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740105v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580599v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537822v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102807v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102826v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308639v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200261v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071210v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108518v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071241v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070279v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102504v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070280v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101806v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102079v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807279v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070795v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070794v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071460v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807278v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101785v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071713v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071712v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071711v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101968v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071989v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123193v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01934712v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>