--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -204,274 +204,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scheduling framework for distributed key-value stores and its application to tail latency minimization</w:t>
+                <w:t xml:space="preserve">Improving Batch Schedulers with Node Stealing for Failed Jobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+                <w:t xml:space="preserve">Yishu Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dugois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivière</w:t>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-023-00803-8⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (12), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.8043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501444v1</w:t>
+                <w:t xml:space="preserve">hal-03643403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Batch Schedulers with Node Stealing for Failed Jobs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A scheduling framework for distributed key-value stores and its application to tail latency minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yishu Du</w:t>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (12), pp.1-36. </w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.183-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.8043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10951-023-00803-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643403v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming data locality for task scheduling under memory constraint in runtime systems</w:t>
               </w:r>
@@ -789,274 +789,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping series-parallel streaming applications on hierarchical platforms with reliability and energy constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mingsong Chen</w:t>
+                <w:t xml:space="preserve">Optimal Checkpointing Strategies for Iterative Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tongquan Wei</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2022.01.016⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (3), pp.507-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2021.3099440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863951v1</w:t>
+                <w:t xml:space="preserve">hal-03338278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Checkpointing Strategies for Iterative Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yishu Du</w:t>
+                <w:t xml:space="preserve">Mapping series-parallel streaming applications on hierarchical platforms with reliability and energy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiang Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingsong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongquan Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (3), pp.507-522. </w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163, pp.45-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2021.3099440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2022.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338278v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic DAG Scheduling Under Memory Constraints for Shared-Memory Platforms</w:t>
               </w:r>
@@ -1068,51 +1068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1159,64 +1159,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning tree-shaped task graphs for distributed platforms with limited memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1393,51 +1393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling on Two Types of Resources: a Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1514,51 +1514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Scheduling of Task Graphs on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52, pp.20. </w:t>
@@ -2097,131 +2097,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-clairvoyant reduction algorithms for heterogeneous platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+                <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (6), pp.1612-1624. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (2), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.3347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2779052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090232v1</w:t>
+                <w:t xml:space="preserve">hal-01160118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on the hierarchically structured bin packing problem</w:t>
               </w:r>
@@ -2337,51 +2350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75, pp.53--56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2400,144 +2413,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+                <w:t xml:space="preserve">Non-clairvoyant reduction algorithms for heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (2), pp.36. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.1612-1624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2779052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160118v1</w:t>
+                <w:t xml:space="preserve">hal-01090232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling streaming applications on a complex multicore platform</w:t>
               </w:r>
@@ -2639,90 +2639,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling concurrent bag-of-tasks applications on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Rehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3014,359 +3014,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state scheduling of multiple divisible load applications on wide-area distributed computing platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity results for collective communications on heterogeneous platforms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20 (3), pp.365-381. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804394v1</w:t>
+                <w:t xml:space="preserve">inria-00358948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity results for collective communications on heterogeneous platforms.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steady-state scheduling of multiple divisible load applications on wide-area distributed computing platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 20 (3), pp.365-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342006067474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00358948v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelining broadcasts on heterogeneous platforms.</w:t>
+                <w:t xml:space="preserve">Steady-state scheduling on heterogeneous clusters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00358950v1</w:t>
+                <w:t xml:space="preserve">inria-00358951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Steady-State Throughput of Scatter and Reduce Operations on Heterogeneous Platforms</w:t>
               </w:r>
@@ -3378,51 +3378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 65, pp.1497―1514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3462,135 +3462,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state scheduling on heterogeneous clusters.</w:t>
+                <w:t xml:space="preserve">Pipelining broadcasts on heterogeneous platforms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00358951v1</w:t>
+                <w:t xml:space="preserve">inria-00358950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Strategies for Mixed Data and Task Parallelism on Heterogeneous Clusters</w:t>
               </w:r>
@@ -3615,51 +3615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13, pp.225―244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3719,265 +3719,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadline-Aware Scheduling of Mixed-Criticality Tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cache Management for Mixture-of-Experts LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Chard</w:t>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Foster</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+                <w:t xml:space="preserve">Adrien Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP '25 - 54th International Conference on Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Conference on Parallel and Distributed Processing (EURO-PAR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dresden, Germany. pp.18-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-99872-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190988v1</w:t>
+                <w:t xml:space="preserve">hal-04961621v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cache Management for Mixture-of-Experts LLMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+                <w:t xml:space="preserve">Deadline-Aware Scheduling of Mixed-Criticality Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Chard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Parallel and Distributed Processing (EURO-PAR 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPP '25 - 54th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, San Diego, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961621v3</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Expert Usage to Speed up LLM Inference with Expert Parallelism</w:t>
               </w:r>
@@ -4214,64 +4214,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Restricted Assignment Problem to Schedule Multi-get Requests in Key-Value Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4318,90 +4318,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector: A Framework to Design and Evaluate Scheduling Strategies in Persistent Key-Value Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP 2023 - 52nd International Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4420,256 +4420,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding the Flow Time in Online Scheduling with Structured Processing Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Checkpointing à la Young/Daly: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishu Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2022 - 36th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC3 2022 - 2022 Fourteenth International Conference on Contemporary Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Noida, India. pp.701-710, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3549206.3549328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561018v1</w:t>
+                <w:t xml:space="preserve">hal-03830322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing à la Young/Daly: An Overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounding the Flow Time in Online Scheduling with Structured Processing Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yishu Du</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Herault</w:t>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3 2022 - 2022 Fourteenth International Conference on Contemporary Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS 2022 - 36th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3549206.3549328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03830322v1</w:t>
+                <w:t xml:space="preserve">hal-03561018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory-Aware Scheduling of Tasks Sharing Data on Multiple GPUs with Dynamic Runtime Systems</w:t>
               </w:r>
@@ -4863,103 +4863,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming Tail Latency in Key-Value Stores: a Scheduling Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2021 - 27th International European Conference on Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lisbon (virtual), Portugal. pp.136-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4987,343 +4987,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting dynamic DAG scheduling under memory constraints for shared-memory platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Bathie</w:t>
+                <w:t xml:space="preserve">Robustness of the Young/Daly formula for stochastic iterative applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS - 2020 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, New Orleans / Virtual, United States. pp.1-10, </w:t>
+              <w:t xml:space="preserve">ICPP 2020 - 49th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Edmonton / Virtual, Canada. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW50202.2020.00102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3404397.3404418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024626v1</w:t>
+                <w:t xml:space="preserve">hal-03024618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of the Young/Daly formula for stochastic iterative applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yishu Du</w:t>
+                <w:t xml:space="preserve">Revisiting dynamic DAG scheduling under memory constraints for shared-memory platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2020 - 49th International Conference on Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Edmonton / Virtual, Canada. pp.1-11, </w:t>
+              <w:t xml:space="preserve">IPDPS - 2020 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, New Orleans / Virtual, United States. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3404397.3404418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW50202.2020.00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024618v1</w:t>
+                <w:t xml:space="preserve">hal-03024626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable and energy-aware mapping of streaming series-parallel applications onto hierarchical platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingsong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongquan Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBAC-PAD 2020 - IEEE 32nd International Symposium on Computer Architecture and High Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5348,77 +5348,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Zoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5590,64 +5590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory-aware tree partitioning on homogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5694,103 +5694,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability-aware energy optimization for throughput-constrained applications on MPSoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingsong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongquan Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPADS - 24th International Conference on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Sentosa, Singapore. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5932,51 +5932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Scheduling of Task Graphs on Hybrid Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6043,248 +6043,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Approximation Algorithms for Scheduling Independent Tasks on Hybrid Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimizing I/Os in Out-of-Core Task Tree Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mccauley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2017: 23rd International European Conference on Parallel and Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_17⟩</w:t>
+              <w:t xml:space="preserve">19th Workshop on Advances in Parallel and Distributed Computational Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2017.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559898v1</w:t>
+                <w:t xml:space="preserve">hal-01491969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing I/Os in Out-of-Core Task Tree Scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Cost Approximation Algorithms for Scheduling Independent Tasks on Hybrid Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Workshop on Advances in Parallel and Distributed Computational Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Orlando, United States. </w:t>
+              <w:t xml:space="preserve">Euro-Par 2017: 23rd International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2017.58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491969v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Memory-Aware Task-Tree Scheduling</w:t>
               </w:r>
@@ -6914,51 +6914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Parallel and Distributed Computing (ISPDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7083,64 +7083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-clairvoyant reduction algorithms for heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7299,51 +7299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HeteroPar - International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7597,51 +7597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7718,51 +7718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Snir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7995,51 +7995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping pipelined applications with replication to increase throughput and reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8093,365 +8093,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Analysis and Performance Evaluation of Matrix Product on Multicore Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Jacquelin</w:t>
+                <w:t xml:space="preserve">Efficient Scheduling of Task Graph Collections on Heterogeneous Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP '09. International Conference on Parallel Processing, 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. pp.196-203, </w:t>
+              <w:t xml:space="preserve">IPDPS'2009 - International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2009.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063319v1</w:t>
+                <w:t xml:space="preserve">hal-00786257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource-aware allocation strategies for divisible loads on large-scale systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Complexity Analysis and Performance Evaluation of Matrix Product on Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCW 2009 - 18th International Heterogeneity in Computing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Roma, Italy. </w:t>
+              <w:t xml:space="preserve">ICPP '09. International Conference on Parallel Processing, 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. pp.196-203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2009.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786256v1</w:t>
+                <w:t xml:space="preserve">hal-01063319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Scheduling of Task Graph Collections on Heterogeneous Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+                <w:t xml:space="preserve">Resource-aware allocation strategies for divisible loads on large-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS'2009 - International Parallel and Distributed Processing Symposium</w:t>
+              <w:t xml:space="preserve">HCW 2009 - 18th International Heterogeneity in Computing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786257v1</w:t>
+                <w:t xml:space="preserve">hal-00786256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-State for Batches of Identical Task Graphs</w:t>
               </w:r>
@@ -8649,90 +8649,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offline and online scheduling of concurrent bags-of-tasks on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8898,494 +8898,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voronet: A scalable object network based on voronoi tessellations.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling and data redistribution strategies on star platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivière</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium -- IPDPS 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PDP'2007, 15th Euromicro Workshop on Parallel, Distributed and Network-based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Italy. pp.288-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2007.72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00358953v1</w:t>
+                <w:t xml:space="preserve">hal-00803522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling and data redistribution strategies on star platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voronet: A scalable object network based on voronoi tessellations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+                <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP'2007, 15th Euromicro Workshop on Parallel, Distributed and Network-based Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium -- IPDPS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Long Beach, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803522v1</w:t>
+                <w:t xml:space="preserve">inria-00358953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voronet, un réseau objet-à-objet sur le modèle petit-monde</w:t>
+                <w:t xml:space="preserve">Centralized Versus Distributed Schedulers Multiple Bag-of-Task Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFSE'5: Conférence Française sur les Systèmes d'Exploitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium IPDPS'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2007.70747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804399v1</w:t>
+                <w:t xml:space="preserve">hal-00789440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized Versus Distributed Schedulers Multiple Bag-of-Task Applications</w:t>
+                <w:t xml:space="preserve">Voronet, un réseau objet-à-objet sur le modèle petit-monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium IPDPS'2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFSE'5: Conférence Française sur les Systèmes d'Exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789440v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIFO scheduling of divisible loads with return messages under the one-port model</w:t>
               </w:r>
@@ -9410,51 +9410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Rehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel and Distributed Processing Symposium, 2006. IPDPS 2006. 20th International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Rhodes, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9514,51 +9514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingdi Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9622,51 +9622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingdi Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9743,51 +9743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDP\'2005, 13th Euromicro Workshop on Parallel, Distributed and Network-Based Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown, pp.179―186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9838,51 +9838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Performance Computing – HiPC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Goa, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9942,51 +9942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel and Distributed Processing Symposium, IPDPS 2005. Proceedings. 19th IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Denver, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10033,77 +10033,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A realistic network/application model for scheduling divisible loads on large-scale platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium IPDPS'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10122,485 +10122,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Steady-State Throughput of Scatter and Reduce Operations on Heterogeneous Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, 171a (8 p.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789447v1</w:t>
+                <w:t xml:space="preserve">hal-00789446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?</w:t>
+                <w:t xml:space="preserve">Assessing the Impact and Limits of Steady-State Scheduling for Mixed Task and Data Parallelism on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HeteroPar\'2004: International Conference on Heterogeneous Computing, Jointly Published with ISPDC\'2004: International Symposium on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, pp.296―302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPDC.2004.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789446v1</w:t>
+                <w:t xml:space="preserve">hal-00789444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact and Limits of Steady-State Scheduling for Mixed Task and Data Parallelism on Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">Complexity Results and Heuristics for Pipelined Multicast Operations on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar\'2004: International Conference on Heterogeneous Computing, Jointly Published with ISPDC\'2004: International Symposium on Parallel and Distributed Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2004 International Conference on Parallel Processing (ICPP\'2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, pp.267―274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2004.1327931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPDC.2004.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00789444v1</w:t>
+                <w:t xml:space="preserve">hal-00789448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Results and Heuristics for Pipelined Multicast Operations on Heterogeneous Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the Steady-State Throughput of Scatter and Reduce Operations on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 International Conference on Parallel Processing (ICPP\'2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Workshop on Advances in Parallel and Distributed Computational Models APDCM 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, 176a (8 p.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2005.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2004.1327931⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00789448v1</w:t>
+                <w:t xml:space="preserve">hal-00789447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipelining broadcasts on heterogeneous platforms</w:t>
               </w:r>
@@ -10625,51 +10625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium IPDPS'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10694,51 +10694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Distributed Applications: the SimGrid Simulation Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11555,77 +11555,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling for Large-Scale Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11811,77 +11811,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing Memory in Parallel Task Graph Scheduling: Focusing on Average Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -11903,64 +11903,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Restricted Assignment Problem to Schedule Multi-Get Requests in Key-Value Stores (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12079,103 +12079,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming Tail Latency in Key-Value Stores: a Scheduling Perspective (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12294,51 +12294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12451,317 +12451,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00523018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping pipelined applications with replication to increase throughput and reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Complexity analysis and performance evaluation of matrix product on multicore architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00437450v1</w:t>
+                <w:t xml:space="preserve">ensl-00381458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity analysis and performance evaluation of matrix product on multicore architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Jacquelin</w:t>
+                <w:t xml:space="preserve">Steady-State for Batches of Identical Task Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou Diakité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00381458v1</w:t>
+                <w:t xml:space="preserve">ensl-00412953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State for Batches of Identical Task Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sékou Diakité</w:t>
+                <w:t xml:space="preserve">Mapping pipelined applications with replication to increase throughput and reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Philippe</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00412953v1</w:t>
+                <w:t xml:space="preserve">ensl-00437450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling complex streaming applications on the Cell processor</w:t>
               </w:r>
@@ -12955,64 +12955,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding the Flow Time in Online Scheduling with Structured Processing Sets (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dugois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13283,51 +13283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13362,77 +13362,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Zoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13589,103 +13589,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable and energy-aware mapping of streaming series-parallel applications onto hierarchical platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingsong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongquan Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9346, INRIA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13707,90 +13707,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Checkpointing Strategies for Iterative Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yishu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9371, Inria - Research Centre Grenoble – Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13812,90 +13812,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of the Young/Daly formula for stochastic iterative applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yishu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9332, Inria Grenoble Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13917,64 +13917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning tree-shaped task graphs for distributed platforms with limited memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14003,175 +14003,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644352v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-aware energy optimization for throughput-constrained applications on MPSoC</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limiting the memory footprint when dynamically scheduling DAGs on shared-memory platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9168, Laboratoire LIP, École Normale Supérieure de Lyon &amp; CNRS &amp; Inria, France; Shanghai Key Lab. of Trustworthy Computing, East China Normal University, China; Georgia Institute of Technology, USA. 2018, pp.1-35</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9231, Inria Grenoble Rhône-Alpes. 2018, pp.1-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766763v2</w:t>
+                <w:t xml:space="preserve">hal-01948462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Scheduling of Sequential Task Graphs on Hybrid Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14226,316 +14200,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting the memory footprint when dynamically scheduling DAGs on shared-memory platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability-aware energy optimization for throughput-constrained applications on MPSoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiang Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingsong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9231, Inria Grenoble Rhône-Alpes. 2018, pp.1-41</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongquan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9168, Laboratoire LIP, École Normale Supérieure de Lyon &amp; CNRS &amp; Inria, France; Shanghai Key Lab. of Trustworthy Computing, East China Normal University, China; Georgia Institute of Technology, USA. 2018, pp.1-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948462v1</w:t>
+                <w:t xml:space="preserve">hal-01766763v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Approximation Algorithms for Scheduling Independent Tasks on Hybrid Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimizing I/Os in Out-of-Core Task Tree Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mccauley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9029, Inria - Research Centre Grenoble – Rhône-Alpes. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9025, INRIA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475884v2</w:t>
+                <w:t xml:space="preserve">hal-01462213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing I/Os in Out-of-Core Task Tree Scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Cost Approximation Algorithms for Scheduling Independent Tasks on Hybrid Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9025, INRIA. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9029, Inria - Research Centre Grenoble – Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462213v1</w:t>
+                <w:t xml:space="preserve">hal-01475884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching-Based Assignement Strategies for Improving Data Locality of Map Tasks in MapReduce</w:t>
               </w:r>
@@ -14725,237 +14725,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malleable task-graph scheduling with a practical speed-up model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling Series-Parallel Task Graphs to Minimize Peak Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enver Kayaaslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8856, ENS de Lyon. 2016</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Uçar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8975, Inria Grenoble Rhône-Alpes, Université de Grenoble. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274099v1</w:t>
+                <w:t xml:space="preserve">hal-01397299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Series-Parallel Task Graphs to Minimize Peak Memory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malleable task-graph scheduling with a practical speed-up model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8975, Inria Grenoble Rhône-Alpes, Université de Grenoble. 2016</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8856, ENS de Lyon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397299v1</w:t>
+                <w:t xml:space="preserve">hal-01274099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic memory-aware task-tree scheduling</w:t>
               </w:r>
@@ -15027,421 +15027,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Trees of Malleable Tasks for Sparse Linear Algebra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling malleable task trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 8616, ENS Lyon. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8587, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077413v2</w:t>
+                <w:t xml:space="preserve">hal-01059704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling malleable task trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8587, INRIA. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8606, INRIA. 2014, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059704v1</w:t>
+                <w:t xml:space="preserve">hal-01070356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+                <w:t xml:space="preserve">Memory-aware list scheduling for hybrid platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8606, INRIA. 2014, pp.37</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8461, INRIA. 2014, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070356v1</w:t>
+                <w:t xml:space="preserve">hal-00944336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory-aware list scheduling for hybrid platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Herrmann</w:t>
+                <w:t xml:space="preserve">Scheduling Trees of Malleable Tasks for Sparse Linear Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8461, INRIA. 2014, pp.30</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 8616, ENS Lyon. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944336v1</w:t>
+                <w:t xml:space="preserve">hal-01077413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the optimal redistribution</w:t>
               </w:r>
@@ -15466,51 +15466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8499, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15526,211 +15526,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-clairvoyant reduction algorithms for heterogeneous platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+                <w:t xml:space="preserve">Tree traversals with task-memory affinities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8315, INRIA. 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8226, INRIA. 2013, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832102v3</w:t>
+                <w:t xml:space="preserve">hal-00787753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree traversals with task-memory affinities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Herrmann</w:t>
+                <w:t xml:space="preserve">Non-clairvoyant reduction algorithms for heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8226, INRIA. 2013, pp.31</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8315, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787753v1</w:t>
+                <w:t xml:space="preserve">hal-00832102v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Divisible Loads: There is No Free Lunch</w:t>
               </w:r>
@@ -15939,51 +15939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Snir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16044,51 +16044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7456, INRIA. 2010, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16110,77 +16110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who needs a scheduler?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2008-34, Laboratoire de l'informatique du parallélisme. 2008, 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16228,51 +16228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2008-41, Laboratoire de l'informatique du parallélisme. 2008, 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16386,90 +16386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offline and Online Scheduling of Concurrent Bags-of-Tasks on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16498,280 +16498,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00200261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VoroNet: A scalable object network based on Voronoi tessellations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling and data redistribution strategies on star platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5833, LIP RR-2006-11, INRIA, LIP. 2006, 2+21 p</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Rehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6005, LIP RR-2006-23, INRIA, LIP. 2006, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071210v1</w:t>
+                <w:t xml:space="preserve">inria-00108518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling and data redistribution strategies on star platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VoroNet: A scalable object network based on Voronoi tessellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Robert</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6005, LIP RR-2006-23, INRIA, LIP. 2006, pp.42</w:t>
+                <w:t xml:space="preserve">Etienne Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5833, LIP RR-2006-11, INRIA, LIP. 2006, 2+21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00108518v2</w:t>
+                <w:t xml:space="preserve">inria-00071210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Network Resource Sharing in Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16813,280 +16813,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling multiple bags of tasks on heterogeneous master- worker platforms: centralized versus distributed solutions</w:t>
+                <w:t xml:space="preserve">Scheduling divisible loads with return messages on heterogeneous master-worker platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">RR-5739, INRIA. 2005, pp.35</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2005-21, Laboratoire de l'informatique du parallélisme. 2005, 2+19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070279v1</w:t>
+                <w:t xml:space="preserve">hal-02102504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling divisible loads with return messages on heterogeneous master-worker platforms</w:t>
+                <w:t xml:space="preserve">Scheduling multiple bags of tasks on heterogeneous master- worker platforms: centralized versus distributed solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LIP RR-2005-21, Laboratoire de l'informatique du parallélisme. 2005, 2+19p</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5739, INRIA. 2005, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102504v1</w:t>
+                <w:t xml:space="preserve">inria-00070279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling network requests with transmission window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17173,51 +17173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Rehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5738, INRIA. 2005, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17261,51 +17261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire de l'informatique du parallélisme; LIP RR-2004-46. 2004, 2+18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17366,51 +17366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5196, LIP RR-2004-22, INRIA, LIP. 2004, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17471,51 +17471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2004-11, Laboratoire de l'informatique du parallélisme. 2004, 2+11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17531,237 +17531,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?</w:t>
+                <w:t xml:space="preserve">Complexity results and heuristics for pipelined multicast operations on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2004-11, 2004</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5123, LIP RR-2004-07, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807279v1</w:t>
+                <w:t xml:space="preserve">inria-00071460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic network/application model for scheduling divisible loads on large-scale platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pipelining broadcasts on heterogeneous platforms under the one-port model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5197, LIP RR-2004-21, INRIA, LIP. 2004, pp.22</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2004-32, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070795v1</w:t>
+                <w:t xml:space="preserve">hal-00807278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact and limits of steady-state scheduling for mixed task and data parallelism on heterogeneous platforms</w:t>
               </w:r>
@@ -17786,51 +17760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5198, LIP RR-2004-20, INRIA, LIP. 2004, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17846,211 +17820,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity results and heuristics for pipelined multicast operations on heterogeneous platforms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A realistic network/application model for scheduling divisible loads on large-scale platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5123, LIP RR-2004-07, INRIA, LIP. 2004</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5197, LIP RR-2004-21, INRIA, LIP. 2004, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071460v1</w:t>
+                <w:t xml:space="preserve">inria-00070795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelining broadcasts on heterogeneous platforms under the one-port model</w:t>
+                <w:t xml:space="preserve">Steady-State Scheduling on Heterogeneous Clusters: Why and How?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2004-32, 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2004-11, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807278v1</w:t>
+                <w:t xml:space="preserve">hal-00807279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipelining Broadcasts on Heterogeneous Platforms under the One-Port Model.</w:t>
               </w:r>
@@ -18141,51 +18141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2004-46, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18201,132 +18201,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state scheduling of task graphs on heterogeneous computing platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the steady-state throughput of scatter and reduce operationson heterogeneous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4870, LIP RR-2003-29, INRIA, LIP. 2003</w:t>
+              <w:t xml:space="preserve">RR-4872, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071713v1</w:t>
+                <w:t xml:space="preserve">inria-00071711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the steady-state throughput of Broadcasts on heterogeneous platforms</w:t>
               </w:r>
@@ -18351,51 +18334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4871, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18407,115 +18390,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the steady-state throughput of scatter and reduce operationson heterogeneous platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady-state scheduling of task graphs on heterogeneous computing platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-4872, INRIA. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4870, LIP RR-2003-29, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071711v1</w:t>
+                <w:t xml:space="preserve">inria-00071713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the steady-state throughput of scatter and reduce operations on heterogeneous platforms.</w:t>
               </w:r>
@@ -18527,51 +18527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2003-33, Laboratoire de l'informatique du parallélisme. 2003, 2+26p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18593,51 +18593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Network Model for Simulation of Grid Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19038,51 +19038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05226796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gonthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dugois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-023-00803-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643403v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Du" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.8043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03623220v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.01.024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel McCauley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054122500186" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.12.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsong Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongquan Wei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338278v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3099440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bathie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15803/ijnc.11.1_27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.2971200" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.08.024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387110" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2942909" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.01.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01687189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2793886" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enver Kayaaslan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.09.037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.09.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3347" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071414v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.10.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2779052" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945065v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jacquelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1874" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PS367B59-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Carter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrante" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2007.70747" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626407002879" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006067474" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-CJHZN2T4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358950v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2005.05.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTM9GDCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626403001252" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05190988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961621v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Obrecht" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99872-0_2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994839v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Larsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Nettelblad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00058" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_14" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549206.3549328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03552243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS53621.2022.00073" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06156-1_1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW50202.2020.00102" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404397.3404418" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Nagy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP2018.2018.00056" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00187" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559898v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_17" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01491969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mccauley" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2017.58" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472062v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hanna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.71" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Sonigo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_37" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2014.16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090254v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2600212.2600223" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788612v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564056v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Snir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470684" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786250v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Celaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2010.13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2010.16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063319v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.40" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786256v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160912" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786257v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161045" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Diakit&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803478v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.96" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803510v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Digiovanna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prapaporn Rattanatamrong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Darmanjian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72584-8_127" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358953v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803522v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2007.72" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804399v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407383v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639390" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804400v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdi Zeng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789442v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11602569" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407396v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.131" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807014v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789447v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789446v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.12" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789448v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2004.1327931" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807285v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090595v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090607v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090604v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090612v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090618v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423211v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Saule" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945080v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763372v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Computing-Handbook-Third-Edition-Two-Volume-Set/Tucker-Gonzalez-Topi-Diaz-Herrera/p/book/9781439898444" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568320v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516752v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04146714v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144818v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00527462v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00523018v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00437450v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00381458v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00412953v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00421210v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04920049v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Wirth" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Delalleau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558600v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03993118v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144290v7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02488399v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976233v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02859980v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02980455v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02514107v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644352v4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766763v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720064v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948462v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475884v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462213v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386539v5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620255v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274099v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397299v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390107v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077413v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059704v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070356v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944336v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960452v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832102v3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787753v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740105v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580599v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537822v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102807v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102826v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308639v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200261v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071210v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108518v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071241v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070279v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102504v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070280v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101806v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102079v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807279v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070795v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070794v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071460v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807278v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101785v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071713v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071712v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071711v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101968v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071989v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123193v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01934712v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05226796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gonthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643403v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Du" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.8043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dugois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-023-00803-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03623220v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.01.024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel McCauley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054122500186" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.12.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338278v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3099440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsong Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongquan Wei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bathie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15803/ijnc.11.1_27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.2971200" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.08.024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387110" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2942909" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.01.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01687189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2793886" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enver Kayaaslan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.09.037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.09.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2779052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071414v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.10.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3347" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945065v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jacquelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1874" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PS367B59-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Carter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrante" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2007.70747" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626407002879" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006067474" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-CJHZN2T4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2005.05.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTM9GDCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626403001252" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961621v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Obrecht" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99872-0_2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05190988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994839v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Larsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Nettelblad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00058" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_14" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549206.3549328" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03552243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS53621.2022.00073" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06156-1_1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404397.3404418" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024626v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW50202.2020.00102" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Nagy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP2018.2018.00056" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00187" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01491969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mccauley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2017.58" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_17" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472062v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hanna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2016.71" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Sonigo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_37" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2014.16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090254v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2600212.2600223" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788612v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564056v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Snir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470684" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786250v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Celaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2010.13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2010.16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786257v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161045" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063319v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2009.40" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786256v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160912" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Diakit&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803478v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.96" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803510v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Digiovanna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prapaporn Rattanatamrong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Darmanjian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72584-8_127" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803522v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2007.72" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358953v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789440v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804399v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407383v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639390" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804400v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdi Zeng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789442v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11602569" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407396v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.131" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807014v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789444v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789448v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2004.1327931" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789447v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807285v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090595v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090607v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090604v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090612v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090618v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423211v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Saule" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945080v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763372v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Computing-Handbook-Third-Edition-Two-Volume-Set/Tucker-Gonzalez-Topi-Diaz-Herrera/p/book/9781439898444" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568320v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516752v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04146714v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144818v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00527462v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00523018v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00381458v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00412953v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00437450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00421210v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04920049v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Wirth" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Delalleau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558600v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03993118v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144290v7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02488399v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976233v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02859980v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02980455v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02514107v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644352v4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948462v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720064v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766763v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462213v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475884v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386539v5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620255v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274099v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390107v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059704v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070356v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077413v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960452v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787753v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832102v3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740105v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580599v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537822v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102807v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102826v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308639v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200261v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108518v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071210v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071241v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102504v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070279v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070280v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101806v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102079v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071460v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807278v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070794v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070795v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807279v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101785v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071711v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071712v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071713v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101968v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071989v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123193v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01934712v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>