--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loris Pace </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la conversion d'énergie électrique à très haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansley Jugoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode de dimensionnement générique de convertisseurs DC-DC de classe E²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delachanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Breard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE25 Toulouse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of p-GaN gate HEMTs under hard-switching conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ababacar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Rustichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle topologie de convertisseur DC/DC fonctionnant en ZVS et ZCS sur une large gamme de charges aux fréquences HF / VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interesting Property of the Class EF Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a high gain step-up converter 48V/1kV for piezoelectric driving application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rayane Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variation analysis of a class EF inverter with a RL parallel load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'Inducteurs à Air avec Métamatériaux dans un Convertisseur DC-DC 30 MHz de Classe E²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Machado de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et impl ́ementation d'un onduleur VHF de classe ΦX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate characterization method of passive components for Very High Frequency power conversion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Energy Conversion Congress &amp; Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCEEurope62508.2024.10751881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high voltage DC/AC unipolar converter to drive a piezoelectric actuator with controlled response times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2024 - 13th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Power Engineering Society (ETG), Mar 2024, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Class Φ Inverter Under Various Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2024, Nürnberg, Germany. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Direct and Systematic Design Methodology for Sizing Class $\Phi_{2}$ Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Design of a Finite Input Inductance 34.5 MHz Class E Inverter for Wireless Power Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Power Engineering Society VDE ETG, Mar 2024, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'actionneurs piézoélectriques avec temps de réponse ajustable par un convertisseur DC/AC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de deux gate drivers pour la commande de GaN-HEMT aux fréquences VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Khattabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE23 Lille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de puissance à base de composants distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a 100W 1MHz GaN-Based Single-Switch Resonant Converter for High Power Density Inherent PFC LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Method of a High Frequency GaN-based Half-Bridge with Bottom-Side Cooled Transistors Using Multi-PCB Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'22 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hanover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of 650V GaN diodes for high frequency power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doublet Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, BATH, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal modeling of GaN power transistor for high frequency power converter design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to determine wide bandgap power devices packaging interconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE Workshop on Signal and Power Integrity (SPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chambery, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation de transistors GaN pour la conception des convertisseurs statiques hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-parameters characterization of GaN power transistors for high frequency power converters design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management, PCIM Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany. pp.913-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance measurement in operating conditions for PLC applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Mahamane Sani Sabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 22nd Workshop on Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brest, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sapiw.2018.8401649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based Study on the Optical Beam Intensity Dependence of the Optically Triggered 4H-SiC Thyristors Turn-on Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuko Hatano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tsukuba International Congress Center Tsukuba, Japan. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/SSDM.2016.PS-14-17L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Retrieval of Effective Magnetic Permeability in WPT Systems Using Circuit Modeling of Resonant Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe M. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Trindade Mordente Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. V. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2025.3621129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances assessment of very high frequency class E inverters based on a load-oriented generic design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2025.3565020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Tool for Predicting Class EF Inverter Behavior Including Non-Ideal Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5409. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Current Collapse Mechanism on AlGaN/GaN Power Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (9), pp.2007. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12092007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling of PCB Based on Darwin's Model Combined With Degenerated Prism Whitney Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuqi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, IEEE Transactions on Power Electronics, 38 (1), pp.678-691. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2022.3196749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Power Management Tool for Sizing a PV-Battery-Hydrogen Off-Grid Electrical Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Haddour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20935/AcadEng6115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic loop inductances reduction in the PCB layout in GaN-based power converters using S-parameters and EM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1495. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of packaged GaN power transistors parasitics using S-parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (6), pp.2583-2588. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2909152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-Based Study About the Lifetime and Incident Light Properties Dependence of the Optically Triggered 4H-SiC Thyristors Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuko Hatano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (3), pp.1203-1208. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2017.2657223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de composants GaN pour la conception de convertisseurs statiques haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Lille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019LILUI078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03624112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loris Pace </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférence</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode de dimensionnement générique de convertisseurs DC-DC de classe E²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delachanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Breard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE25 Toulouse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la conversion d'énergie électrique à très haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansley Jugoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of p-GaN gate HEMTs under hard-switching conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ababacar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Rustichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle topologie de convertisseur DC/DC fonctionnant en ZVS et ZCS sur une large gamme de charges aux fréquences HF / VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interesting Property of the Class EF Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a high gain step-up converter 48V/1kV for piezoelectric driving application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rayane Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variation analysis of a class EF inverter with a RL parallel load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'Inducteurs à Air avec Métamatériaux dans un Convertisseur DC-DC 30 MHz de Classe E²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Machado de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et impl ́ementation d'un onduleur VHF de classe ΦX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate characterization method of passive components for Very High Frequency power conversion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Energy Conversion Congress &amp; Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCEEurope62508.2024.10751881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high voltage DC/AC unipolar converter to drive a piezoelectric actuator with controlled response times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2024 - 13th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Power Engineering Society (ETG), Mar 2024, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Direct and Systematic Design Methodology for Sizing Class $\Phi_{2}$ Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Design of a Finite Input Inductance 34.5 MHz Class E Inverter for Wireless Power Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Power Engineering Society VDE ETG, Mar 2024, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Class Φ Inverter Under Various Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2024, Nürnberg, Germany. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'actionneurs piézoélectriques avec temps de réponse ajustable par un convertisseur DC/AC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de deux gate drivers pour la commande de GaN-HEMT aux fréquences VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Khattabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE23 Lille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de puissance à base de composants distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a 100W 1MHz GaN-Based Single-Switch Resonant Converter for High Power Density Inherent PFC LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Method of a High Frequency GaN-based Half-Bridge with Bottom-Side Cooled Transistors Using Multi-PCB Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'22 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hanover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of 650V GaN diodes for high frequency power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doublet Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, BATH, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal modeling of GaN power transistor for high frequency power converter design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to determine wide bandgap power devices packaging interconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE Workshop on Signal and Power Integrity (SPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chambery, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-parameters characterization of GaN power transistors for high frequency power converters design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management, PCIM Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany. pp.913-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance measurement in operating conditions for PLC applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Mahamane Sani Sabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 22nd Workshop on Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brest, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sapiw.2018.8401649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation de transistors GaN pour la conception des convertisseurs statiques hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based Study on the Optical Beam Intensity Dependence of the Optically Triggered 4H-SiC Thyristors Turn-on Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuko Hatano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tsukuba International Congress Center Tsukuba, Japan. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/SSDM.2016.PS-14-17L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances assessment of very high frequency class E inverters based on a load-oriented generic design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2025.3565020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Tool for Predicting Class EF Inverter Behavior Including Non-Ideal Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5409. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Retrieval of Effective Magnetic Permeability in WPT Systems Using Circuit Modeling of Resonant Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe M. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Trindade Mordente Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. V. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2025.3621129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Current Collapse Mechanism on AlGaN/GaN Power Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (9), pp.2007. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12092007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling of PCB Based on Darwin's Model Combined With Degenerated Prism Whitney Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuqi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, IEEE Transactions on Power Electronics, 38 (1), pp.678-691. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2022.3196749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Power Management Tool for Sizing a PV-Battery-Hydrogen Off-Grid Electrical Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Haddour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20935/AcadEng6115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic loop inductances reduction in the PCB layout in GaN-based power converters using S-parameters and EM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1495. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of packaged GaN power transistors parasitics using S-parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (6), pp.2583-2588. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2909152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-Based Study About the Lifetime and Incident Light Properties Dependence of the Optically Triggered 4H-SiC Thyristors Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuko Hatano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (3), pp.1203-1208. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2017.2657223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de composants GaN pour la conception de convertisseurs statiques haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Lille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019LILUI078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03624112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansley Jugoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delachanal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Diouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rustichelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Alam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11239006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05097860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rayane Bennacer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238586" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Machado de Freitas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCEEurope62508.2024.10751881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262440" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812176" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Daire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khattabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duquesne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215782" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781641" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Mahamane Sani Sabo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Descamps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sapiw.2018.8401649" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088082v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Hasegawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsuko Hatano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/SSDM.2016.PS-14-17L" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M. Freitas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Trindade Mordente Gon&#231;alves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Soares" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2025.3621129" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-05181286v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2025.3565020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205409" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doublet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12092007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Taha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2022.3196749" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04205609v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AcadEng6115" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168976v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051495" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Idir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2909152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2657223" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03624112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUI078" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delachanal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157615v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansley Jugoo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Diouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rustichelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Alam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11239006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05097860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rayane Bennacer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238586" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Machado de Freitas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCEEurope62508.2024.10751881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262440" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Daire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khattabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duquesne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215782" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781641" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Mahamane Sani Sabo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Descamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sapiw.2018.8401649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088082v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Hasegawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsuko Hatano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/SSDM.2016.PS-14-17L" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-05181286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2025.3565020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205409" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M. Freitas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Trindade Mordente Gon&#231;alves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Soares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2025.3621129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doublet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12092007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Taha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2022.3196749" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04205609v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AcadEng6115" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168976v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051495" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Idir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2909152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2657223" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03624112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUI078" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>