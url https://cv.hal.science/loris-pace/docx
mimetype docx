--- v1 (2026-04-10)
+++ v2 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loris Pace </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférence</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode de dimensionnement générique de convertisseurs DC-DC de classe E²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delachanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Breard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE25 Toulouse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la conversion d'énergie électrique à très haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansley Jugoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of p-GaN gate HEMTs under hard-switching conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ababacar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Rustichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle topologie de convertisseur DC/DC fonctionnant en ZVS et ZCS sur une large gamme de charges aux fréquences HF / VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interesting Property of the Class EF Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a high gain step-up converter 48V/1kV for piezoelectric driving application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rayane Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variation analysis of a class EF inverter with a RL parallel load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'Inducteurs à Air avec Métamatériaux dans un Convertisseur DC-DC 30 MHz de Classe E²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Machado de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et impl ́ementation d'un onduleur VHF de classe ΦX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate characterization method of passive components for Very High Frequency power conversion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Energy Conversion Congress &amp; Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCEEurope62508.2024.10751881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high voltage DC/AC unipolar converter to drive a piezoelectric actuator with controlled response times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2024 - 13th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Power Engineering Society (ETG), Mar 2024, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Direct and Systematic Design Methodology for Sizing Class $\Phi_{2}$ Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Design of a Finite Input Inductance 34.5 MHz Class E Inverter for Wireless Power Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Power Engineering Society VDE ETG, Mar 2024, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Class Φ Inverter Under Various Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2024, Nürnberg, Germany. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'actionneurs piézoélectriques avec temps de réponse ajustable par un convertisseur DC/AC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de deux gate drivers pour la commande de GaN-HEMT aux fréquences VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Khattabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE23 Lille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de puissance à base de composants distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a 100W 1MHz GaN-Based Single-Switch Resonant Converter for High Power Density Inherent PFC LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Method of a High Frequency GaN-based Half-Bridge with Bottom-Side Cooled Transistors Using Multi-PCB Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'22 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hanover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of 650V GaN diodes for high frequency power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doublet Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, BATH, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal modeling of GaN power transistor for high frequency power converter design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to determine wide bandgap power devices packaging interconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE Workshop on Signal and Power Integrity (SPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chambery, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-parameters characterization of GaN power transistors for high frequency power converters design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management, PCIM Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany. pp.913-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance measurement in operating conditions for PLC applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Mahamane Sani Sabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 22nd Workshop on Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brest, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sapiw.2018.8401649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation de transistors GaN pour la conception des convertisseurs statiques hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based Study on the Optical Beam Intensity Dependence of the Optically Triggered 4H-SiC Thyristors Turn-on Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuko Hatano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tsukuba International Congress Center Tsukuba, Japan. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/SSDM.2016.PS-14-17L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances assessment of very high frequency class E inverters based on a load-oriented generic design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2025.3565020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Tool for Predicting Class EF Inverter Behavior Including Non-Ideal Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5409. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Retrieval of Effective Magnetic Permeability in WPT Systems Using Circuit Modeling of Resonant Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe M. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Trindade Mordente Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. V. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2025.3621129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Current Collapse Mechanism on AlGaN/GaN Power Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (9), pp.2007. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12092007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling of PCB Based on Darwin's Model Combined With Degenerated Prism Whitney Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuqi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, IEEE Transactions on Power Electronics, 38 (1), pp.678-691. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2022.3196749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Power Management Tool for Sizing a PV-Battery-Hydrogen Off-Grid Electrical Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Haddour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20935/AcadEng6115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic loop inductances reduction in the PCB layout in GaN-based power converters using S-parameters and EM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1495. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of packaged GaN power transistors parasitics using S-parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (6), pp.2583-2588. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2909152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-Based Study About the Lifetime and Incident Light Properties Dependence of the Optically Triggered 4H-SiC Thyristors Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuko Hatano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (3), pp.1203-1208. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2017.2657223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de composants GaN pour la conception de convertisseurs statiques haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Lille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019LILUI078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03624112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loris Pace </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférence</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of p-GaN gate HEMTs under hard-switching conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ababacar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Rustichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode de dimensionnement générique de convertisseurs DC-DC de classe E²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delachanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Breard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE25 Toulouse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la conversion d'énergie électrique à très haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansley Jugoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle topologie de convertisseur DC/DC fonctionnant en ZVS et ZCS sur une large gamme de charges aux fréquences HF / VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interesting Property of the Class EF Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a high gain step-up converter 48V/1kV for piezoelectric driving application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rayane Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load variation analysis of a class EF inverter with a RL parallel load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'Inducteurs à Air avec Métamatériaux dans un Convertisseur DC-DC 30 MHz de Classe E²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Machado de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate characterization method of passive components for Very High Frequency power conversion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Energy Conversion Congress &amp; Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCEEurope62508.2024.10751881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et impl ́ementation d'un onduleur VHF de classe ΦX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high voltage DC/AC unipolar converter to drive a piezoelectric actuator with controlled response times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2024 - 13th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Power Engineering Society (ETG), Mar 2024, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Direct and Systematic Design Methodology for Sizing Class $\Phi_{2}$ Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Design of a Finite Input Inductance 34.5 MHz Class E Inverter for Wireless Power Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Power Engineering Society VDE ETG, Mar 2024, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Class Φ Inverter Under Various Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDE, Jun 2024, Nürnberg, Germany. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566262440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'actionneurs piézoélectriques avec temps de réponse ajustable par un convertisseur DC/AC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de deux gate drivers pour la commande de GaN-HEMT aux fréquences VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Khattabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE23 Lille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de puissance à base de composants distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a 100W 1MHz GaN-Based Single-Switch Resonant Converter for High Power Density Inherent PFC LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Method of a High Frequency GaN-based Half-Bridge with Bottom-Side Cooled Transistors Using Multi-PCB Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'22 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hanover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of 650V GaN diodes for high frequency power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doublet Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, BATH, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal modeling of GaN power transistor for high frequency power converter design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to determine wide bandgap power devices packaging interconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE Workshop on Signal and Power Integrity (SPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chambery, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance measurement in operating conditions for PLC applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Mahamane Sani Sabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 22nd Workshop on Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brest, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sapiw.2018.8401649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-parameters characterization of GaN power transistors for high frequency power converters design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management, PCIM Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany. pp.913-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation de transistors GaN pour la conception des convertisseurs statiques hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based Study on the Optical Beam Intensity Dependence of the Optically Triggered 4H-SiC Thyristors Turn-on Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuko Hatano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tsukuba International Congress Center Tsukuba, Japan. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/SSDM.2016.PS-14-17L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances assessment of very high frequency class E inverters based on a load-oriented generic design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2025.3565020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graphical Tool for Predicting Class EF Inverter Behavior Including Non-Ideal Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5409. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Retrieval of Effective Magnetic Permeability in WPT Systems Using Circuit Modeling of Resonant Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe M. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Trindade Mordente Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. V. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2025.3621129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Current Collapse Mechanism on AlGaN/GaN Power Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (9), pp.2007. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12092007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling of PCB Based on Darwin's Model Combined With Degenerated Prism Whitney Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuqi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, IEEE Transactions on Power Electronics, 38 (1), pp.678-691. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2022.3196749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Power Management Tool for Sizing a PV-Battery-Hydrogen Off-Grid Electrical Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Haddour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20935/AcadEng6115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic loop inductances reduction in the PCB layout in GaN-based power converters using S-parameters and EM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1495. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of packaged GaN power transistors parasitics using S-parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Videt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (6), pp.2583-2588. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2909152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-Based Study About the Lifetime and Incident Light Properties Dependence of the Optically Triggered 4H-SiC Thyristors Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junichi Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuko Hatano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (3), pp.1203-1208. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2017.2657223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de composants GaN pour la conception de convertisseurs statiques haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Lille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019LILUI078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03624112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delachanal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157615v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansley Jugoo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Diouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rustichelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Alam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11239006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05097860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rayane Bennacer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238586" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Machado de Freitas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCEEurope62508.2024.10751881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262440" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Daire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khattabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duquesne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215782" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781641" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Mahamane Sani Sabo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Descamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sapiw.2018.8401649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088082v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Hasegawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsuko Hatano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/SSDM.2016.PS-14-17L" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-05181286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2025.3565020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205409" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M. Freitas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Trindade Mordente Gon&#231;alves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Soares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2025.3621129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doublet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12092007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Taha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2022.3196749" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04205609v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AcadEng6115" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168976v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051495" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Idir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2909152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2657223" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03624112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUI078" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Diouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rustichelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Alam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delachanal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157615v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansley Jugoo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11239006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05097860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rayane Bennacer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238586" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Machado de Freitas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946626v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCEEurope62508.2024.10751881" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bennacer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262440" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Daire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khattabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duquesne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215782" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781641" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Mahamane Sani Sabo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Descamps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sapiw.2018.8401649" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088082v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Hasegawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsuko Hatano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/SSDM.2016.PS-14-17L" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-05181286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2025.3565020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205409" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe M. Freitas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Trindade Mordente Gon&#231;alves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Soares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2025.3621129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doublet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12092007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Taha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2022.3196749" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04205609v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AcadEng6115" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168976v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051495" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Idir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2909152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2657223" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03624112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUI078" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>