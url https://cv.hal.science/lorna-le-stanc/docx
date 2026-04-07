--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -498,291 +498,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of cool and hot theory of mind and cool and hot inhibitory control abilities from 3.5 to 6.5 years of age</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+                <w:t xml:space="preserve">Inhibitory control training on executive functions of children and adolescents: A latent change score model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262251⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, pp.101231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2022.101231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926712v1</w:t>
+                <w:t xml:space="preserve">hal-03764202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control training on executive functions of children and adolescents: A latent change score model approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Rezende</w:t>
+                <w:t xml:space="preserve">Development of cool and hot theory of mind and cool and hot inhibitory control abilities from 3.5 to 6.5 years of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manali Draperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Aïte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 64, pp.101231. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0262251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2022.101231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764202v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural priming in sentence comprehension: A single prime is enough</w:t>
               </w:r>
@@ -2377,51 +2377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Taieb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Altarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30898-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Youssov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giavazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sliwinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.04.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17695-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manali Draperi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262251" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2022.101231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sambin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth de Diego-Balaguer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194959" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bria Long" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9537" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouvier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Wollman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Houdayer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex De Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sliwinski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brugieres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Taieb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Altarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30898-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Youssov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giavazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sliwinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.04.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17695-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2022.101231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manali Draperi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sambin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth de Diego-Balaguer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194959" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bria Long" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9537" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouvier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Wollman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Houdayer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex De Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sliwinski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brugieres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>