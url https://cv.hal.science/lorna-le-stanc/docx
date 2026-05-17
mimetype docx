--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,817 +234,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language disorders in patients with striatal lesions: deciphering the role of the striatum in language performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing educational inequalities through metacognition? Evidence from a classroom intervention in kindergarten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Maximino-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Rémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Sliwinski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlo Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2023.04.016⟩</w:t>
+              <w:t xml:space="preserve">Metacognition and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11409-025-09452-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129282v1</w:t>
+                <w:t xml:space="preserve">hal-05605881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network analysis of executive functions before and after computerized cognitive training in children and adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Language disorders in patients with striatal lesions: deciphering the role of the striatum in language performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Le Stanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Youssov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Menu</w:t>
+                <w:t xml:space="preserve">Maria Giavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Rezende</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Borst</w:t>
+                <w:t xml:space="preserve">Agnès Sliwinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Catherine Bachoud-Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.14660. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.91-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-17695-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2023.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764199v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control training on executive functions of children and adolescents: A latent change score model approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A network analysis of executive functions before and after computerized cognitive training in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2022.101231⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.14660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-17695-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764202v1</w:t>
+                <w:t xml:space="preserve">hal-03764199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of cool and hot theory of mind and cool and hot inhibitory control abilities from 3.5 to 6.5 years of age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibitory control training on executive functions of children and adolescents: A latent change score model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Le Stanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manali Draperi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0262251. </w:t>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, pp.101231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2022.101231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926712v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural priming in sentence comprehension: A single prime is enough</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of cool and hot theory of mind and cool and hot inhibitory control abilities from 3.5 to 6.5 years of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Sambin</w:t>
+                <w:t xml:space="preserve">Manali Draperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth de Diego-Balaguer</w:t>
+                <w:t xml:space="preserve">Ania Aïte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Bachoud-Lévi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0194959. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194959⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0262251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326558v1</w:t>
+                <w:t xml:space="preserve">hal-03926712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structural priming in sentence comprehension: A single prime is enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Sambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth de Diego-Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Le Stanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Bachoud-Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0194959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neural dynamics of prediction and surprise in infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bria Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.8537. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1054,396 +1184,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'entraînement au contrôle inhibiteur sur les fonctions exécutives des enfants et des adolescents : approche basée sur un modèle de score de changement latent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neuroplasticity and genetic factors contribute to cognitive training? An imaging-genetics study in healthy children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international Congress fot integrative developmental cognitive neuroscience FLUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control training on executive functions of children and adolescents: a latent change score model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1453,784 +1583,943 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of group vs. solo music education on cognitive development in disadvantaged children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Rouvier</w:t>
+                <w:t xml:space="preserve">Effect of Family SES on the Development of Explicit and Implicit Theories of Mind in Preschool and School-Aged Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex De Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Bardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRCD (Society for Research in Child Development ) 2023 Biennial Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Salt Lake City, United States. 2023</w:t>
+              <w:t xml:space="preserve">Biennal Meeting of the Society for Research in Child Development (SRCD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Utah, United States. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045224v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Family SES on the Development of Explicit and Implicit Theories of Mind in Preschool and School-Aged Children</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alex De Carvalho</w:t>
+                <w:t xml:space="preserve">Impact of group vs. solo music education on cognitive development in disadvantaged children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indiana Wollman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennal Meeting of the Society for Research in Child Development (SRCD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Utah, United States. , 2023</w:t>
+              <w:t xml:space="preserve">SRCD (Society for Research in Child Development ) 2023 Biennial Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Salt Lake City, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04044514v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of group vs. solo music education on cognitive development in disadvantaged children (7-12y)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiana Wollman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Research in Child Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Salt Lake City, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neuroplasticity and genetic factors contribute to cognitive training ? An imaging-genetics study in healthy children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLUX congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neuroplasticity and genetic factors contribute to cognitive training in children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM ( Organization for Human Brain Mapping) 2022 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une meilleure capacité de discernement de l’information en seconde qu’en sixième, mais un niveau comparable d’adhésion aux croyances conspirationnistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha M'Bafoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Persem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahoo Hekmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, pp. 1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ni-26-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05587143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional compensation in neurodegenerative diseases: the model of premanifest Huntington's disease mutation carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lunven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Sliwinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brugieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2377,51 +2666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Taieb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Altarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30898-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Youssov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giavazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sliwinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.04.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17695-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2022.101231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manali Draperi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sambin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth de Diego-Balaguer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194959" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bria Long" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9537" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouvier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Wollman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Houdayer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex De Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sliwinski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brugieres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Taieb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Altarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30898-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05605881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maximino-Pinheiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot R&#233;meau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11409-025-09452-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Youssov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giavazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sliwinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.04.016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17695-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2022.101231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manali Draperi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262251" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sambin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth de Diego-Balaguer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194959" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bria Long" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Houdayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex De Carvalho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Wollman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha M'Bafoumou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raffy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Persem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoo Hekmati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-26-10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sliwinski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brugieres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>