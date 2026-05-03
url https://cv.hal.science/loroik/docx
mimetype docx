--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorenzo Stievano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (177)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na10Mn4O9: Synthesis, Structure, and Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Kovrugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (3), pp.1616-1626. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.5c03485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An In Situ ATR‐FTIR Electrochemical Cell for the Study of Battery Processes: Design, Implementation, and Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Josepetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilie Hanzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Hoang Bao Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (2), pp.e202500132. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202500132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Degradation Mechanisms in Water‐In‐Salt Electrolyte: Part 1—In Depth Soaking Investigation by Means of Multiprobe Techniques of LiFePO 4 versus TiS 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Drnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (2), pp.e202500539. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202500539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating structural deterioration via partial substitution with Fe in Mn-based Prussian white cathodes for Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Clavelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (12), pp.7150-7161. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA08040A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling capacity limitations of MnO2 in rechargeable Zn chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Martin-Diaconescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Phillip Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Khabazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Mundet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (21), pp.9611-9622. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ee03588k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Role of Oxygen in Materials for Heterogeneous Catalysis and Energy Storage: A Dive into the Oxygen K-Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Kumar Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Theofanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giannici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (42), pp.57768-57785. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c12987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the structural and electronic heterogeneity of LiVPO4F and KVPO4F positive electrode materials by combined X-ray absorption and emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazer Jose H. Togonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.102541. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.102541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Oxide/MAX Phase Nanocomposites via Low‐Temperature Oxidation for Lithium‐Ion Battery Anodes: Peeking Behind the Electrochemical Mechanism via In Situ Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Ostroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Vallana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Marchionna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (45), pp.e12947. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202512947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the direct lithiation of spent LFP cathodes: the crucial role of reducing agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Ouaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guèry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Recham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EES Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (5), pp.1068-1082. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4EB00044G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a community lightsource meta-infrastructure to accelerate battery innovation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Biscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Bozzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Casas-Cabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Machado Calisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.031001. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/addd46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals recovery by supercritical CO2 processes: a focus on Li-ion battery metals extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229 (March), pp.106794. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2025.106794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo-12-crown-4-ether-mediated lithium transport in supercritical CO2: A preliminary study for recycling lithium-ion battery cathode materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.100883. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the role of the covalent Ni–O bonds in LiNiO 2 positive electrodes: a correlative hard X-ray spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazer Jose H. Togonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (34), pp.28305-28317. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA03573B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution of Iron for Vanadium in Phosphate Fluoride Positive Electrode Materials for Na-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Knies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Arraghraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Gammaitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seidlmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (14), pp.5129-5142. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sulfur-Containing Gel Polymer Electrolytes for Sodium–Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Gimello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (17), pp.9420-9431. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Formation to Reactivation of Inactive Lithium in Lithium Metal Anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Ghorbanzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel López del Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (20), pp.e202500242. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202500242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na2Fe3(SO4)4: a zero-strain sustainable positive electrode material for Na-Ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Grebenshchikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Olchowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Yaroslavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (44), pp.e202511285. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202511285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fe-thiolate layered metal organic framework as a high-performance electrode material for potassium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dat Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusik Gedikoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (53), pp.9614-9617. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC02470F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Na + Diffusion, Physicochemical Behavior, and Electrochemical Performance of a Gel Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (22), pp.29077-29086. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c19106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing sustainable practices in Li-ion battery cathode material recycling: mechanochemical optimisation for magnetic cobalt recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Mechanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (4), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4mr00018h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the Electrochemical Ca$^{2+}$ Intercalation in Anatase Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceppetelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Dilena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Assunta Navarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (9), pp.e202400183. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202400183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a More Sustainable Leaching Process for Li-Ion Battery Cathode Material Recycling: Mechanochemical Leaching of LiCoO 2 Using Citric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (9), pp.2032-2040. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssusresmgt.4c00175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the ligand and electronic structure in KVPO4F1-xOx positive electrode materials by Valence-to-Core X-ray emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazer Jose H. Togonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriti Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, pp.103406. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2024.103406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine NaMn0.66Fe0.34PO4 as a Cathode Material for Advanced Sodium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Ouaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (10), pp.e202400214. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202400214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terms of Latin origin relating to sample characterization (IUPAC Technical Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa K Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karena W Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Elice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brynn Hibbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (11), pp.1531-1540. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2022-1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the Interplay of Specific Surface, Porosity, and Permeability and Their Ultimate Role on Electrochemical Behavior of Compacted Li-Powder Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (13), pp.5426-5437. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c00663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fundamental Correlative Spectroscopic Study on Li 1‐x NiO 2 and NaNiO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Mozhzhukhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N.O. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (41), pp.2401413. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202401413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium and cobalt extraction from LiCoO2 assisted by p(VBPDA-co-FDA) copolymers in supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay‐tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2024.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2023 roadmap for potassium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Titirici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Cora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (2), pp.021502. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/acbf76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Amalgam on Magnesium Electrode: Protective Coating or Not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pechberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dedryvère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.2201098. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Electrolyte Concentration on the Nature of the Solid Electrolyte Interphase of a Lithium Metal Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parnian Salembier Peyrovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Gimello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.2201037. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202201037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Coulombic Efficiency in Lithium Metal Anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Djafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Naylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (6), pp.2381-2393. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MnP4 electrode for Na-ion batteries: a complex and effective electrochemical mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.23950-23960. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ta02329j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural and magnetic features of perovskite oxides La1–xSrxMnO3+δ (x = 0.05, 0.10, 0.20) depending on the strontium doping content and heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pchelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Sedykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Chistyakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Rusakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Alekhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (7), pp.10774-10786. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.11.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the electrochemical activation and the reaction mechanism of maricite-NaFePO 4 using multimodal operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Berlanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernández-Ropero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyrouz Baaboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Drewett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (38), pp.20506-20517. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3TA03791F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Vanadium Site Sequential Oxidation in KxVPO4F1–yOy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prussian Blue Analogues for Potassium-ion Batteries: Insights into the Electrochemical Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham Ab ,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), pp.3091-3104. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TA08439B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K3MnO4: A New Cathode Material for K-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pralong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (15), pp.7785-7789. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.3c01315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Atomic Dispersion of Fe and Co Supported on Reduced Graphene Oxide for High-Performance Lithium–Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (38), pp.44932-44941. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c08669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe(III)-carboxythiolate layered Metal-Organic Frameworks with potential interest as active materials for rechargeable alkali-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusik Gedikoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (44), pp.23909-23921. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3TA05353A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-Hydroxymethylfurfural Oxidation to 2,5-Furandicarboxylic Acid on Noble Metal-Free Nanocrystalline Mixed Oxide Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Emre Demet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Gimello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Arletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tanchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.814. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12080814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Nucleation Overpotential in Lithium Metal Batteries: Never Forget the Counter Electrode!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Younesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (7), pp.070509. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac7e73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the nucleation and growth mechanism of Li dendrites on zinc oxide-coated nickel electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hagopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (34), pp.17593-17602. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ta04466h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Cathodic Potential of KVPO4F through Oxygen Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Sanz Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.4523-4535. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying electrode coatings towards better magnesium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pechberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hagopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (22), pp.12104-12113. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TA02083A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Empirical Method for Simulating V L 2,3 Edges: The Example of KVPO4F and KVOPO4 Cathode Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (46), pp.19782-19791. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c05334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Halide Ions in the Stabilization of Hybrid Sn-Based Coatings for Lithium Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hagopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.10319-10326. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c22889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of X-ray spectroscopies for unveiling the functional mechanisms in batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Simonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (41), pp.23445-23465. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03263A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries & Supercaps : In Situ and Operando Methods for Energy Storage and Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa K Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (12), pp.1789-1790. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202100291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging calcium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe de Meatza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bitenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Brutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 482, pp.228875. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline-earth metal-doped perovskites La0.95A0.05MnO3+δ (A = Ca, Sr): New structural and magnetic features revealed by 57Fe Mössbauer spectroscopy and magnetic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pchelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Sedykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Chistyakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Rusakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Alekhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, pp.110268. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Solution Chemistry on Growth and Structural Features of Mo-substituted Spinel Iron Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérazade Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (10), pp.7217-7227. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganyong Starch Derived Hard Carbon Anodes for Sodium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenst Andreas Arie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kristianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Muljana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.4033-4036. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2021.19220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 roadmap for sodium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Tapia-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robert Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Alptekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Amores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Au</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.031503. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/ac01ef⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview on Protecting Metal Anodes with Alloy‐Type Coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (8), pp.1252-1266. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202100009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fe 4+/3+ redox mechanism in NaFeO 2 : A simultaneous operando Nuclear Resonance and X‐ray Scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.1341-1349. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202000157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible High Capacity and Reaction Mechanism of Cr 2 (NCN) 3 Negative Electrodes for Li‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.1901260. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201901260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Effects of Anomalous Current Densities on Manganese Hexacyanoferrate for Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Passerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (21), pp.7573. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10217573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum‐Chemical Study of the FeNCN Conversion‐Reaction Mechanism in Lithium‐ and Sodium‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Laurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (9), pp.3718-3723. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201914760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the electrolyte on K-metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (93), pp.14673-14676. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC05024E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peculiar redox mechanism of copper nitroprusside disclosed by a multi-technique approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper R. Plasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.108336. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Mechanochemical Approach towards Thiospinel MgCr 2 S 4 as a Potential Electrode for Post-Lithium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Caggiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Enzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gerbaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.43. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries6030043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Sodiation Mechanism of TiO 2 via Operando X-ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (16), pp.5547. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10165547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Insights into the Electrochemical Mechanism of Rechargeable Calcium/Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Scafuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Pirnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bitenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (19), pp.8266-8275. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c02074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-driven conversion and alloying mechanisms in core-shell Sn/SnOx nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Soulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.106153. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supported carbon nanofibers as negative electrodes for K-ion batteries: Performance and mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362, pp.137125. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.137125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Performance and Mechanism of Calcium Metal‐Organic Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bitenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Scafuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Pirnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matic Lozinšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.214-220. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonization of polysaccharides in FeCl3/BmimCl ionic liquids: Breaking the capacity barrier of carbon negative electrodes in lithium ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Baccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hubert Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 474, pp.228575. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Active Sites in Pyrolyzed Fe–N–C Catalysts for Fuel Cell Cathodes by Bridging Density Functional Theory Calculations and 57 Fe Mössbauer Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Matanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Atanassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9359-9371. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimetallic Fe-Ni/SiO2 catalysts for furfural hydrogenation: Identification of the interplay between Fe and Ni during deposition-precipitation and thermal treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qifeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christi Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Félicie Lamic-Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Girardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 334, pp.162-172. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2018.11.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electrochemical Sodiation of FeSb 2 : New Insights from Operando 57 Fe Synchrotron Mössbauer and X-Ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rahamim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.66-73. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.201800075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt Carbodiimide as Negative Electrode for Li‐Ion Batteries: Electrochemical Mechanism and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dronskowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (19), pp.5101-5108. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201901264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloys to Replace Mg Anodes in Efficient and Practical Mg-Ion/Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dedryvère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.2040-2044. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.9b01389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando X-ray absorption spectroscopy applied to battery materials at ICGM: The challenging case of BiSb's sodiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2019.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Active Films Containing Iron–Montmorillonite Nanocomposites for O2 Scavenging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9091193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Ni@Pt core@shell conformal nanofibre oxygen reduction electrocatalysts via microwave-assisted galvanic displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Ercolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah J Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J Rozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (24), pp.6920 - 6928. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cy01514k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid iron montmorillonite nano-particles as an oxygen scavenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Khederlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakry Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 357, pp.750 - 760. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.09.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rambutan peel based hard carbons as anode materials for sodium ion battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenst Andreas Arie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kristianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Muljana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (12), pp.953-960. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1536383X.2019.1671372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnSb vs. Sn: improving the performance of Sn-based anodes for K-ion batteries by synergetic alloying with Sb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (25), pp.15262-15270. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA03760H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying chemometrics to study battery materials: Towards the comprehensive analysis of complex operando datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.328-337. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Oxygen Redox Strategy in Designing Cathode Material for Batteries: Dynamics of a Prussian Blue-like Cathode Revealed by Operando X-ray Diffraction and X-ray Absorption Fine Structure and by a Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Plaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (14), pp.8588-8598. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green electrode processing using a seaweed-derived mesoporous carbon additive and binder for LiMn 2 O 4 and LiNi 1/3 Mn 1/3 Co 1/3 O 2 lithium ion battery electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.450-456. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SE00483H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Evaluation of Pb, Ag, and Zn Cyanamides/Carbodiimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alfredsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dronskowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.4339-4347. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b02748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snapshot on Negative Electrode Materials for Potassium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.46. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2019.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-walled carbon nanotubes, a performing additive to enhance capacity retention of antimony anode in potassium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.106493. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydration of Alginic Acid Cryogel by TiCl 4 vapor: Direct Access to Mesoporous TiO 2 @C Nanocomposites and Their Performance in Lithium‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario De bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.2660-2670. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201900781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphitic microstructure and performance of carbon fibre Li-ion structural battery electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Fredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Jeschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Wallenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.015003. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-7532/aab707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Lithiation of Ge: New Insights by Operando Spectroscopy and Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Loaiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (7), pp.3709 - 3718. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Mg alloying properties along the Sb1-xBix solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephrem Terefe Weldekidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 259, pp.276-283. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando XAFS and XRD Study of a Prussian Blue Analogue Cathode Material: Iron Hexacyanocobaltate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Plaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.36. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat3040036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the Alloy Mechanism of Sb and Bi Electrodes for K-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (32), pp.18266 - 18273. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginic acid-derived mesoporous carbonaceous materials (Starbon®) as negative electrodes for lithium ion batteries: Importance of porosity and electronic conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 406, pp.18 - 25. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the origin of superior electrochemical cycling performance: new insights on sodiation–desodiation mechanism of SnSb from operando spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille La Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (18), pp.8724-8734. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ta02248h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilles' heel of iron-based catalysts during oxygen reduction in acidic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Hyuck Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Kyu Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Wook Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gajeon Chon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Ranjbar Sahraie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (11), pp.3176-3182. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8EE01855C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginic acid aquagel as a template and carbon source in the synthesis of Li 4 Ti 5 O 12 /C nanocomposites for application as anodes in Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (57), pp.32558 - 32564. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA05928D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electrochemical Sodiation of Sb Investigated by Operando X-ray Absorption and 121 Sb Mössbauer Spectroscopy: What Does One Really Learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries4020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the Way for K-Ion Batteries: Role of Electrolyte Reactivity through the Example of Sb-Based Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (40), pp.34116 - 34122. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b08902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodiimides as energy materials: which directions for a reasonable future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Slabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (32), pp.10827 - 10832. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt01846d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginic acid-derived mesoporous carbon (Starbon®) as template and reducing agent for the hydrothermal synthesis of mesoporous LiMn 2 O 4 grafted with carbonaceous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (29), pp.14392 - 14399. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8TA04128H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper Electroactivity in Prussian Blue-Based Cathode Disclosed by Operando XAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Plaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (28), pp.15868 - 15877. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Alloying of Lead in Potassium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (9), pp.12195 - 12200. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b01369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanism of Li2S activation in lithium-sulfur batteries: Can we avoid the polysulfide formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tchernychova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iztok Arčon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 344, pp.208-217. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.01.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation and Dynamics of Lithium Ions in Carbonate-Based Electrolytes during Cycling Followed by Operando Infrared Spectroscopy: The Example of NiSb 2 , a Typical Negative Conversion-Type Electrode Material for Lithium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (48), pp.26598 - 26606. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the lithiation/delithiation mechanism of Si(1-x)Ge(x) alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C. Loaiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (24), pp.12462 - 12473. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA02100C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electrochemical activity of the nitrosyl ligand in copper nitroprusside: a new possible redox mechanism for lithium battery electrode materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 257, pp.364 - 371. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V^IV disproportionation upon sodium extraction from Na3V2(PO4)2F3 observed by operando x-ray absorption spectroscopy and solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahya Bamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Simonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (8), pp.4103-4111. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis of the Conversion Mechanism of TiSnSb vs Li by Operando Triple-Edge X-ray Absorption Spectroscopy: a Chemometric Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik M. Kelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan V. Chadwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (24), pp.10446 - 10454. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electrochemical performances of ZnFe2O4/[gamma]-Fe2O3 nanoparticles prepared by laser pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyuan Paul Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (17), pp.9236-9243. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NJ00735C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01567338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeSi4P4 : A novel negative electrode with atypical electrochemical mechanism for Li and Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gal Grinbom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 372, pp.196 - 203. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando characterization of batteries using x-ray absorption spectroscopy: advances at the beamline XAFS at synchrotron Elettra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dominko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iztok Arčon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.074001. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa519a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable polysaccharide-derived mesoporous carbons (Starbon®) as additives in lithium-ion batteries negative electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan G. Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (46), pp.24380 24387. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA08165K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of Na-O2 battery deposits revealed by transmission X-ray microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imanol Landa-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Ruiz de Larramendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, pp.224-231. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2017.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnSb electrodes for Li-ion batteries: the electrochemical mechanism and capacity fading origins elucidated by using operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antitomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Biscaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aymé-Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (14), pp.6546 - 6555. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA10138K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li deinsertion mechanism and Jahn–Teller distortion in LiFe0.75Mn0.25PO4: an operando x-ray absorption spectroscopy investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (14), pp.44004 </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa605c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysulfides Formation in Different Electrolytes from the Perspective of X-ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dominko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joseph Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 (1), pp.A5014 - A5019. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0151801jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical magnesiation of the intermetallic InBi through conversion-alloying mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 209, pp.730. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electrochemical encounter between sodium and mesoporous anatase TiO2 as a Na-ion electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Daenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (23), pp.4431-4437. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CE02598B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding the lithiation/delithiation process in Fe0.5TiOPO4/C electrode material for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Saadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 148, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Express and low-cost microwave synthesis of the ternary Chevrel phase Cu2Mo6S8 for application in rechargeable magnesium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antitomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 242, pp.151. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2016.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transfer and spin transition in metal-hexacyanoferrates driven by anatase TiO2: electronic and structural order effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Ciabocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Berrettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sougrati Moulay-Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (12), pp.10406-10411. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6NJ02650H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition-Metal Carbodiimides as Molecular Negative Electrode Materials for Lithium- and Sodium-Ion Batteries with Excellent Cycling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohiu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël P. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (16), pp.5090-5095. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201600098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic studies of metal hexacyanoferrates based cathodes for Li rechargeable batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 712, pp.012127. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/712/1/012127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Titania@Carbon Nanocomposite from Urea-Impregnated Cellulose for Efficient Lithium and Sodium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.264-273. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201501561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando Mössbauer Spectroscopy Investigation of the Electrochemical Reaction with Lithium in Bronze-Type FeF 3 ·0.33H 2 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ercole Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (42), pp.23933 - 23943. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition‐Metal Carbodiimides as Molecular Negative Electrode Materials for Lithium‐ and Sodium‐Ion Batteries with Excellent Cycling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohiu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël P. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128 (16), pp.5174-5179. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201600098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Relaxation on Conversion Negative Electrode Materials for Li-Ion Batteries: A Study of TiSnSb Using 119Sn Mössbauer and 7Li MAS NMR Spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen E. Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (11), pp.4032-4041. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Phosphate Species on Hydrated Anatase TiO2 Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.997-1008. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing active sites in iron-based catalysts for oxygen electro-reduction: A temperature-dependent 57Fe Mössbauer spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K. Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 262, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2015.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of catalytic sites for oxygen reduction in iron- and nitrogen-doped graphene materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Armel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.937-942. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quest for Polysulfides in Lithium–Sulfur Battery Electrolytes: An Operando Confocal Raman Spectroscopy Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Scheers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraisse Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (13), pp.2755-2759. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201500448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the electrochemical behavior of micrometric Bi and Mg3Bi2 as high performance negative electrodes for Mg batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (32), pp.16478-16485. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ta04077a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigation of indium-based electrode in Mg battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephrem Terefe Weldekidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.56. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2015.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Nanocellulose Aerogel into TiO2 and TiO2@C Nano-thorns by Direct Anhydrous Mineralization with TiCl4. Evaluation of Electrochemical Properties in Li Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plumejeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (27), pp.14584-14592. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b00299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Structural and Electrochemical Properties in Highly Defective LiFePO4 Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Amisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Dražič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (12), pp.4261-4273. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b00470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthetic route towards nanostructured Fe–TiO2(B), used as negative electrode for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 278, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Iron-Based Magnetic Activated Carbon Fabrics for Environmental Remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Haham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Grinblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Margel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (7), pp.4593-4607. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma8074593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Detection of Polysulfides in the Presence of Adsorption Additives by Operando X-ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dominko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu U. M. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida Lapornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaz Kozelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (33), pp.19001-19010. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Of Air-Stable Fe/C/Pd Composite Nanoparticles For Environmental Remediation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Haham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Grinblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Margel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.xxx-xxx. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and mechanism of FeSb2 as negative electrode for Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Toiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraisse Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 280, pp.588-592. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Fe2TiO5-based nanoheterostructured mesoporous photoanodes with improved visible light photoresponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (18), pp.6567-6577. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TA00102H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the insertion mechanism of lithium into anatase by operando X-ray diffraction and absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 268, pp.252-255. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2014.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Heart of a Conversion Reaction: An Operando X-ray Absorption Spectroscopy Investigation of NiSb2, a Negative Electrode Material for Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (48), pp.27772-27780. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5097579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Furfuryl Alcohol on Metal Organic Framework-based Fe/N/C Electrocatalysts for Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Morozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.192-205. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on the Reversible Lithiation Mechanism of TiO2(B) by Operando X-ray Absorption Spectroscopy and X-ray Diffraction Assisted by First-Principles Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemoigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (47), pp.27210-27218. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507574e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Absorption Near-Edge Structure and Nuclear Magnetic Resonance Study of the Lithium-Sulfur Battery and its Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu U. M. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iztok Arčon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Mali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (5), pp.894-904. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201300972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Forward Scattering of Synchrotron Radiation by 99Ru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. G. Merkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Chumakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rueffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël P. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.147601. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.147601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring of phase composition and morphology of TiO2-based electrode materials for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 231, pp.23-28. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the catalysis of peptide bonds formation by oxide surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (32), pp.13371-13380. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP51282G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molecular Picture of the Adsorption of Glycine in Mesoporous Silica through NMR Experiments Combined with DFT‑D Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.4104-4114. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312195a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthesis and long cycle life of SnSb as negative electrode material for Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI: 10.1016/j.elecom.2013.03.029. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2013.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophorolipids-functionalized iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noiville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Bogaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.1606-1620. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP41977G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nb-Doped TiO2 Nanofibers for Lithium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Savych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.13827-13835. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp402498p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Carbide Nanoparticles Growth in Room Temperature Ionic Liquids [Cn-MIM][BF4] (n = 12, 16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaic Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.1490-13. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-013-1490-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of C-coated LiFe0.33Mn0.67PO4 as positive electrode material for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dedryvère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Gonbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 192, pp.201-209. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2012.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better Cycling Performances of Bulk Sb in Na-Ion Batteries Compared to Li-Ion Systems: An Unexpected Electrochemical Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (51), pp.20805-20811. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja310347x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mouyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (12), pp.3837-3848. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of RuO2 Crystallization in Borosilicate Glass: An Original in Situ ESEM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.3478-3489. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic202156y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbothermal synthesis of Sn-based composites as negative electrode for lithium ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mouyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Maria Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.6863. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the electrochemical response to emulated photovoltaic electrochemical constrains of Li-ion electrode materials at the lab-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (20), pp.8688. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron topochemistry and surface reactivity of amphibole asbestos: relations with in vitro toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pacella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B. Andreozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giantomassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402, pp.871-881. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5525-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical mechanisms in tin-containing composite materials for negative electrodes in Li-ion batteries: transformation of the interfacial tin species during the first galvanostatic discharge of Sn[BPO4]0.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Olivier-Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Willmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (16), pp.6644. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocatalytic sonolysis of iron pentacarbonyl in room temperature ionic liquid [BuMeIm][Tf2N]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaïc Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.2111-2113. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0CP01670E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive investigation of fibronectin adsorption on titanium surfaces using PM-RAIRS: effect of surface hydroxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dargaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (6-7), pp.466-470. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.3295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2Cu(en)2Cl2•4SnPh2Cl2•SnCl4 and Cu(en)3CuCl4SnPh3Cl: Synthesis and spectroscopic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Sy Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libasse Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (6), pp.301-305. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.2010.33.6.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organotin(IV) benzoato adducts: Synthesis and spectroscopic studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Sy Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libasse Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (6), pp.307-314. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.2010.33.6.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Modeling and Calculation of NMR Parameters: An ab Initio Study of the Polymorphs of Bulk Glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (8), pp.3657-3667. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg100525h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between soil composition and retention capacity of terbumeton onto chalky soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Arfaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (3), pp.245-252. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN08105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of amino acids on oxide supports: A Solid-State NMR study of glycine adsorption on silica and alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Yu Piao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (42), pp.18163-18172. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906891y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of iron impurities on the catalytic activity of BEA, MOR and MFI zeolites in the SCR of NO by ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Dzwigaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Janas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Rojek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (1-2), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2008.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of the adsorption of microsolvated glycine on a hydrophilic amorphous silica surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Tougerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (42), pp.6360-6368. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B806501B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt concentration and pH-dependent adsorption of two polypeptides on planar and divided alumina surfaces; in situ IR investigations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.2463-2471. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la062208p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Cu(II) onto vineyard soils: macroscopic and spectroscopic investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 307, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.10.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of the evolution of Ni2+ environment in faujasite upon rehydration by in situ dispersive-EXAFS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Groust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102, pp.257-260. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10562-005-5865-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of soil particles by X-ray diffraction (XRD), X-ray photoelectron spectroscopy (XPS), electron paramagnetic resonance (EPR) and transmission electron microscopy (TEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Flogeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aplincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.345-353. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2005037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of the adsorption of neutral glycine on silica from the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lomenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Bery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1061-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of soil particles by X-ray diffraction (XRD), X-ray photoelectron spectroscopy (XPS), electron paramagnetic resonance (EPR) and transmission electron microscopy (TEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Flogeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aplincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.345-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and thermal condensation mechanisms of amino acids on oxide supports : I. Glycine on silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.914-923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage électrochimie de l'énergie et batteries : implications dans la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inaugural 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Espace, Environnement, Risques et Résilience, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration of Li-ion LFP cathode materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Ouaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Recham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay‐tahar Sougrati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire des métaux critiques (Pd, Co, Li) : à la recherche d'une technologie verte de recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of lithium from lithium-ion battery cathode materials using supercritical carbon dioxide (scCO 2 ) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Ni-Fe Nanoparticles Upon Oxidation-Reduction And Catalytic Reaction: an Advanced Characterization Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prussian blue analogues for potassium-ion batteries: Application of complementary operando X-ray techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Electrochemical Society, May 2022, Vancouver, Canada. pp.60, </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2022-01160mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the properties of KVPO4F high voltage positive electrode through anionic substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long H. B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS - 2022 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nanoparticules de ZnFe2O4 et SnO2 par pyrolyse laser pour électrodes négatives de batteries Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFC Journées Annuelles 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02329512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnFe$_2$O$_4$ and ZnO/Fe$_2$O$_3$ nanoparticles as anode materials for lithium-ion batteries: understanding of the lithium storage mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiBD-8 2017 –“Electrode materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnFe$_2$O$_4$ and ZnO/Fe$_2$O$_3$ nanoparticles as anode materials for lithium-ion batteries: understanding of the lithium storage mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECerS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intriguing intermetallic based negative electrodes for Na batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium on Na batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-scale study of the electrochemical response of Li-ion electrode materials to emulated photovoltaic electrochemical constrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential oxidation and spontaneous reduction of vanadium in KxVPO4F1-yOy positive electrode materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIBD2023 - Lithium Battery Dscussions "Electrode Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potassium-ion battery anode—carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Larhrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Ghimbeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yang Xu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Potassium Storage - Principles, Materials, and Technological Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing; Elsevier, 2024, 978-0-443-13890-4. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13891-1.00005-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Carbonaceous Negative Electrodes in Sodium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Na‐ion Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2021, 9781789450132. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119818069.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Absorption Spectroscopy Study of Battery Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Khodaei, Luca Petaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-ray Characterization of Nanostructured Energy Materials by Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-75, 2017, 978-953-51-3013-0. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/66868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer Shifts in Solid State Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rudolf Mössbauer Story: His Scientific Work and Its Impact on Science and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-198, 2012, </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17952-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Characterization of Solid Materials and Heterogeneous Catalysts: From Structure to Surface Reactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co., pp.407-452, 2012, 9783527326877. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527645329.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAL CARBODIIMIDES AND METAL CYANAMIDES AS ELECTRODE MATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pierre Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2016/19855, PCT/EP2016/063219. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New negative electrode for Na-ion battery based on intermetallic phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 1355651. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilles' heel of Iron-Based Catalysts During Oxygen Reduction in Acidic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Hyuck Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Kyu Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gajeon Chon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Wook Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman, Altin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective 2023 du Conseil Scientifique de l'Institut de Chimie du CNRS (Mandature 2019-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balan Lavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Debiemme-Chouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Voyage vers la surface : Structure et réactivité de solides inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catalyse. Université Pierre et Marie Curie - Paris VI, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00092493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId847"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorenzo Stievano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (179)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting MnP4 as a negative electrode for Li-ion batteries: mechanism and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D6TA00420B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na10Mn4O9: Synthesis, Structure, and Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Kovrugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (3), pp.1616-1626. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.5c03485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An In Situ ATR‐FTIR Electrochemical Cell for the Study of Battery Processes: Design, Implementation, and Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Josepetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilie Hanzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Hoang Bao Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (2), pp.e202500132. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202500132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the K–Mn–O system for green cathode materials in potassium-ion batteries: from K2MnO4 to K3MnO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Kovrugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pralong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (22), pp.13669-13676. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA07398G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating structural deterioration via partial substitution with Fe in Mn-based Prussian white cathodes for Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Clavelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (12), pp.7150-7161. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA08040A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Degradation Mechanisms in Water‐In‐Salt Electrolyte: Part 1—In Depth Soaking Investigation by Means of Multiprobe Techniques of LiFePO 4 versus TiS 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Drnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (2), pp.e202500539. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202500539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Role of Oxygen in Materials for Heterogeneous Catalysis and Energy Storage: A Dive into the Oxygen K-Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Kumar Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Theofanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giannici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (42), pp.57768-57785. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c12987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling capacity limitations of MnO2 in rechargeable Zn chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Martin-Diaconescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Phillip Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Khabazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Mundet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (21), pp.9611-9622. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ee03588k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the structural and electronic heterogeneity of LiVPO4F and KVPO4F positive electrode materials by combined X-ray absorption and emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazer Jose H. Togonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.102541. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.102541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a community lightsource meta-infrastructure to accelerate battery innovation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Biscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Bozzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Casas-Cabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Machado Calisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.031001. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/addd46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Oxide/MAX Phase Nanocomposites via Low‐Temperature Oxidation for Lithium‐Ion Battery Anodes: Peeking Behind the Electrochemical Mechanism via In Situ Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Ostroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Vallana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Marchionna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (45), pp.e12947. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202512947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the direct lithiation of spent LFP cathodes: the crucial role of reducing agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Ouaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guèry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Recham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EES Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (5), pp.1068-1082. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4EB00044G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals recovery by supercritical CO2 processes: a focus on Li-ion battery metals extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229 (March), pp.106794. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2025.106794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo-12-crown-4-ether-mediated lithium transport in supercritical CO2: A preliminary study for recycling lithium-ion battery cathode materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.100883. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the role of the covalent Ni–O bonds in LiNiO 2 positive electrodes: a correlative hard X-ray spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazer Jose H. Togonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (34), pp.28305-28317. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA03573B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution of Iron for Vanadium in Phosphate Fluoride Positive Electrode Materials for Na-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Knies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Arraghraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Gammaitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seidlmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (14), pp.5129-5142. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sulfur-Containing Gel Polymer Electrolytes for Sodium–Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Gimello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (17), pp.9420-9431. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Formation to Reactivation of Inactive Lithium in Lithium Metal Anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Ghorbanzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel López del Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (20), pp.e202500242. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202500242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na2Fe3(SO4)4: a zero-strain sustainable positive electrode material for Na-Ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Grebenshchikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Olchowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Yaroslavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (44), pp.e202511285. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202511285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fe-thiolate layered metal organic framework as a high-performance electrode material for potassium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dat Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusik Gedikoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (53), pp.9614-9617. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC02470F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Na + Diffusion, Physicochemical Behavior, and Electrochemical Performance of a Gel Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (22), pp.29077-29086. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c19106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing sustainable practices in Li-ion battery cathode material recycling: mechanochemical optimisation for magnetic cobalt recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Mechanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (4), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4mr00018h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terms of Latin origin relating to sample characterization (IUPAC Technical Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa K Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karena W Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Elice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brynn Hibbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (11), pp.1531-1540. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2022-1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine NaMn0.66Fe0.34PO4 as a Cathode Material for Advanced Sodium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Ouaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (10), pp.e202400214. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202400214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a More Sustainable Leaching Process for Li-Ion Battery Cathode Material Recycling: Mechanochemical Leaching of LiCoO 2 Using Citric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (9), pp.2032-2040. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssusresmgt.4c00175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the ligand and electronic structure in KVPO4F1-xOx positive electrode materials by Valence-to-Core X-ray emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazer Jose H. Togonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriti Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, pp.103406. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2024.103406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the Electrochemical Ca$^{2+}$ Intercalation in Anatase Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceppetelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Dilena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Assunta Navarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (9), pp.e202400183. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202400183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the Interplay of Specific Surface, Porosity, and Permeability and Their Ultimate Role on Electrochemical Behavior of Compacted Li-Powder Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (13), pp.5426-5437. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c00663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fundamental Correlative Spectroscopic Study on Li 1‐x NiO 2 and NaNiO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Mozhzhukhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N.O. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (41), pp.2401413. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202401413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium and cobalt extraction from LiCoO2 assisted by p(VBPDA-co-FDA) copolymers in supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay‐tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2024.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Amalgam on Magnesium Electrode: Protective Coating or Not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pechberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dedryvère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.2201098. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2023 roadmap for potassium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Titirici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Cora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (2), pp.021502. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/acbf76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MnP4 electrode for Na-ion batteries: a complex and effective electrochemical mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.23950-23960. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ta02329j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Coulombic Efficiency in Lithium Metal Anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Djafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Naylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (6), pp.2381-2393. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Electrolyte Concentration on the Nature of the Solid Electrolyte Interphase of a Lithium Metal Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parnian Salembier Peyrovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Gimello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.2201037. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202201037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the electrochemical activation and the reaction mechanism of maricite-NaFePO 4 using multimodal operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Berlanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernández-Ropero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyrouz Baaboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Drewett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (38), pp.20506-20517. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3TA03791F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural and magnetic features of perovskite oxides La1–xSrxMnO3+δ (x = 0.05, 0.10, 0.20) depending on the strontium doping content and heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pchelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Sedykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Chistyakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Rusakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Alekhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (7), pp.10774-10786. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.11.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Vanadium Site Sequential Oxidation in KxVPO4F1–yOy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prussian Blue Analogues for Potassium-ion Batteries: Insights into the Electrochemical Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham Ab ,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), pp.3091-3104. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TA08439B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K3MnO4: A New Cathode Material for K-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pralong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (15), pp.7785-7789. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.3c01315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Atomic Dispersion of Fe and Co Supported on Reduced Graphene Oxide for High-Performance Lithium–Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (38), pp.44932-44941. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c08669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe(III)-carboxythiolate layered Metal-Organic Frameworks with potential interest as active materials for rechargeable alkali-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusik Gedikoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (44), pp.23909-23921. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3TA05353A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the nucleation and growth mechanism of Li dendrites on zinc oxide-coated nickel electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hagopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (34), pp.17593-17602. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ta04466h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-Hydroxymethylfurfural Oxidation to 2,5-Furandicarboxylic Acid on Noble Metal-Free Nanocrystalline Mixed Oxide Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Emre Demet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Gimello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Arletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tanchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.814. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12080814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Nucleation Overpotential in Lithium Metal Batteries: Never Forget the Counter Electrode!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Younesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (7), pp.070509. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac7e73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Cathodic Potential of KVPO4F through Oxygen Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Sanz Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.4523-4535. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying electrode coatings towards better magnesium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pechberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hagopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (22), pp.12104-12113. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TA02083A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Empirical Method for Simulating V L 2,3 Edges: The Example of KVPO4F and KVOPO4 Cathode Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (46), pp.19782-19791. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c05334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Halide Ions in the Stabilization of Hybrid Sn-Based Coatings for Lithium Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hagopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.10319-10326. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c22889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of X-ray spectroscopies for unveiling the functional mechanisms in batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Simonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (41), pp.23445-23465. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03263A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging calcium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe de Meatza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bitenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Brutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 482, pp.228875. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline-earth metal-doped perovskites La0.95A0.05MnO3+δ (A = Ca, Sr): New structural and magnetic features revealed by 57Fe Mössbauer spectroscopy and magnetic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pchelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Sedykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Chistyakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Rusakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Alekhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, pp.110268. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries & Supercaps : In Situ and Operando Methods for Energy Storage and Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa K Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (12), pp.1789-1790. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202100291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganyong Starch Derived Hard Carbon Anodes for Sodium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenst Andreas Arie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kristianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Muljana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.4033-4036. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2021.19220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Solution Chemistry on Growth and Structural Features of Mo-substituted Spinel Iron Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérazade Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (10), pp.7217-7227. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 roadmap for sodium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Tapia-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robert Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Alptekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Amores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Au</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.031503. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/ac01ef⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview on Protecting Metal Anodes with Alloy‐Type Coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (8), pp.1252-1266. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202100009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fe 4+/3+ redox mechanism in NaFeO 2 : A simultaneous operando Nuclear Resonance and X‐ray Scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.1341-1349. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202000157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the electrolyte on K-metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (93), pp.14673-14676. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC05024E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Effects of Anomalous Current Densities on Manganese Hexacyanoferrate for Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Passerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (21), pp.7573. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10217573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum‐Chemical Study of the FeNCN Conversion‐Reaction Mechanism in Lithium‐ and Sodium‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Laurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (9), pp.3718-3723. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201914760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible High Capacity and Reaction Mechanism of Cr 2 (NCN) 3 Negative Electrodes for Li‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.1901260. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201901260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Mechanochemical Approach towards Thiospinel MgCr 2 S 4 as a Potential Electrode for Post-Lithium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Caggiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Enzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gerbaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.43. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries6030043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peculiar redox mechanism of copper nitroprusside disclosed by a multi-technique approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper R. Plasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.108336. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Sodiation Mechanism of TiO 2 via Operando X-ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (16), pp.5547. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10165547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Insights into the Electrochemical Mechanism of Rechargeable Calcium/Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Scafuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Pirnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bitenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (19), pp.8266-8275. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c02074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-driven conversion and alloying mechanisms in core-shell Sn/SnOx nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Soulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.106153. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonization of polysaccharides in FeCl3/BmimCl ionic liquids: Breaking the capacity barrier of carbon negative electrodes in lithium ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Baccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hubert Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 474, pp.228575. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supported carbon nanofibers as negative electrodes for K-ion batteries: Performance and mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362, pp.137125. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.137125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Performance and Mechanism of Calcium Metal‐Organic Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bitenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Scafuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Pirnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matic Lozinšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.214-220. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimetallic Fe-Ni/SiO2 catalysts for furfural hydrogenation: Identification of the interplay between Fe and Ni during deposition-precipitation and thermal treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qifeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christi Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Félicie Lamic-Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Girardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 334, pp.162-172. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2018.11.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Active Sites in Pyrolyzed Fe–N–C Catalysts for Fuel Cell Cathodes by Bridging Density Functional Theory Calculations and 57 Fe Mössbauer Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Matanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Atanassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9359-9371. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid iron montmorillonite nano-particles as an oxygen scavenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Khederlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakry Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 357, pp.750 - 760. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.09.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Ni@Pt core@shell conformal nanofibre oxygen reduction electrocatalysts via microwave-assisted galvanic displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Ercolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah J Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J Rozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (24), pp.6920 - 6928. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cy01514k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt Carbodiimide as Negative Electrode for Li‐Ion Batteries: Electrochemical Mechanism and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dronskowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (19), pp.5101-5108. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201901264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electrochemical Sodiation of FeSb 2 : New Insights from Operando 57 Fe Synchrotron Mössbauer and X-Ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rahamim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.66-73. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.201800075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloys to Replace Mg Anodes in Efficient and Practical Mg-Ion/Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dedryvère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.2040-2044. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.9b01389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Active Films Containing Iron–Montmorillonite Nanocomposites for O2 Scavenging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9091193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando X-ray absorption spectroscopy applied to battery materials at ICGM: The challenging case of BiSb's sodiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2019.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnSb vs. Sn: improving the performance of Sn-based anodes for K-ion batteries by synergetic alloying with Sb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (25), pp.15262-15270. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA03760H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rambutan peel based hard carbons as anode materials for sodium ion battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenst Andreas Arie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kristianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Muljana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (12), pp.953-960. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1536383X.2019.1671372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying chemometrics to study battery materials: Towards the comprehensive analysis of complex operando datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.328-337. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Oxygen Redox Strategy in Designing Cathode Material for Batteries: Dynamics of a Prussian Blue-like Cathode Revealed by Operando X-ray Diffraction and X-ray Absorption Fine Structure and by a Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Plaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (14), pp.8588-8598. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green electrode processing using a seaweed-derived mesoporous carbon additive and binder for LiMn 2 O 4 and LiNi 1/3 Mn 1/3 Co 1/3 O 2 lithium ion battery electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.450-456. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SE00483H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Evaluation of Pb, Ag, and Zn Cyanamides/Carbodiimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alfredsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dronskowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.4339-4347. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b02748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snapshot on Negative Electrode Materials for Potassium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.46. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2019.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-walled carbon nanotubes, a performing additive to enhance capacity retention of antimony anode in potassium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.106493. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydration of Alginic Acid Cryogel by TiCl 4 vapor: Direct Access to Mesoporous TiO 2 @C Nanocomposites and Their Performance in Lithium‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario De bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.2660-2670. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201900781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphitic microstructure and performance of carbon fibre Li-ion structural battery electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Fredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Jeschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Wallenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.015003. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-7532/aab707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando XAFS and XRD Study of a Prussian Blue Analogue Cathode Material: Iron Hexacyanocobaltate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Plaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.36. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat3040036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the Alloy Mechanism of Sb and Bi Electrodes for K-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (32), pp.18266 - 18273. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginic acid-derived mesoporous carbonaceous materials (Starbon®) as negative electrodes for lithium ion batteries: Importance of porosity and electronic conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 406, pp.18 - 25. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the origin of superior electrochemical cycling performance: new insights on sodiation–desodiation mechanism of SnSb from operando spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille La Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (18), pp.8724-8734. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ta02248h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Lithiation of Ge: New Insights by Operando Spectroscopy and Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Loaiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (7), pp.3709 - 3718. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Mg alloying properties along the Sb1-xBix solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephrem Terefe Weldekidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 259, pp.276-283. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilles' heel of iron-based catalysts during oxygen reduction in acidic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Hyuck Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Kyu Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Wook Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gajeon Chon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Ranjbar Sahraie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (11), pp.3176-3182. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8EE01855C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the Way for K-Ion Batteries: Role of Electrolyte Reactivity through the Example of Sb-Based Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (40), pp.34116 - 34122. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b08902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginic acid aquagel as a template and carbon source in the synthesis of Li 4 Ti 5 O 12 /C nanocomposites for application as anodes in Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (57), pp.32558 - 32564. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA05928D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electrochemical Sodiation of Sb Investigated by Operando X-ray Absorption and 121 Sb Mössbauer Spectroscopy: What Does One Really Learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries4020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodiimides as energy materials: which directions for a reasonable future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Slabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (32), pp.10827 - 10832. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt01846d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginic acid-derived mesoporous carbon (Starbon®) as template and reducing agent for the hydrothermal synthesis of mesoporous LiMn 2 O 4 grafted with carbonaceous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (29), pp.14392 - 14399. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8TA04128H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper Electroactivity in Prussian Blue-Based Cathode Disclosed by Operando XAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Plaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (28), pp.15868 - 15877. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Alloying of Lead in Potassium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (9), pp.12195 - 12200. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b01369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electrochemical activity of the nitrosyl ligand in copper nitroprusside: a new possible redox mechanism for lithium battery electrode materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 257, pp.364 - 371. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V^IV disproportionation upon sodium extraction from Na3V2(PO4)2F3 observed by operando x-ray absorption spectroscopy and solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahya Bamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Simonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (8), pp.4103-4111. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis of the Conversion Mechanism of TiSnSb vs Li by Operando Triple-Edge X-ray Absorption Spectroscopy: a Chemometric Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik M. Kelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan V. Chadwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (24), pp.10446 - 10454. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation and Dynamics of Lithium Ions in Carbonate-Based Electrolytes during Cycling Followed by Operando Infrared Spectroscopy: The Example of NiSb 2 , a Typical Negative Conversion-Type Electrode Material for Lithium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (48), pp.26598 - 26606. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the lithiation/delithiation mechanism of Si(1-x)Ge(x) alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C. Loaiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (24), pp.12462 - 12473. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA02100C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanism of Li2S activation in lithium-sulfur batteries: Can we avoid the polysulfide formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tchernychova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iztok Arčon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 344, pp.208-217. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.01.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeSi4P4 : A novel negative electrode with atypical electrochemical mechanism for Li and Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gal Grinbom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 372, pp.196 - 203. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electrochemical performances of ZnFe2O4/[gamma]-Fe2O3 nanoparticles prepared by laser pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyuan Paul Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (17), pp.9236-9243. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NJ00735C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01567338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando characterization of batteries using x-ray absorption spectroscopy: advances at the beamline XAFS at synchrotron Elettra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dominko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iztok Arčon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.074001. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa519a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable polysaccharide-derived mesoporous carbons (Starbon®) as additives in lithium-ion batteries negative electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan G. Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (46), pp.24380 24387. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA08165K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of Na-O2 battery deposits revealed by transmission X-ray microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imanol Landa-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Ruiz de Larramendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, pp.224-231. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2017.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnSb electrodes for Li-ion batteries: the electrochemical mechanism and capacity fading origins elucidated by using operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antitomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Biscaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aymé-Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (14), pp.6546 - 6555. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA10138K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li deinsertion mechanism and Jahn–Teller distortion in LiFe0.75Mn0.25PO4: an operando x-ray absorption spectroscopy investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (14), pp.44004 </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa605c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysulfides Formation in Different Electrolytes from the Perspective of X-ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dominko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joseph Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 (1), pp.A5014 - A5019. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0151801jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical magnesiation of the intermetallic InBi through conversion-alloying mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 209, pp.730. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transfer and spin transition in metal-hexacyanoferrates driven by anatase TiO2: electronic and structural order effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Ciabocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Berrettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sougrati Moulay-Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (12), pp.10406-10411. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6NJ02650H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding the lithiation/delithiation process in Fe0.5TiOPO4/C electrode material for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Saadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 148, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Express and low-cost microwave synthesis of the ternary Chevrel phase Cu2Mo6S8 for application in rechargeable magnesium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antitomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 242, pp.151. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2016.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electrochemical encounter between sodium and mesoporous anatase TiO2 as a Na-ion electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Daenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (23), pp.4431-4437. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CE02598B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition-Metal Carbodiimides as Molecular Negative Electrode Materials for Lithium- and Sodium-Ion Batteries with Excellent Cycling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohiu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël P. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (16), pp.5090-5095. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201600098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic studies of metal hexacyanoferrates based cathodes for Li rechargeable batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 712, pp.012127. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/712/1/012127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando Mössbauer Spectroscopy Investigation of the Electrochemical Reaction with Lithium in Bronze-Type FeF 3 ·0.33H 2 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ercole Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (42), pp.23933 - 23943. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Titania@Carbon Nanocomposite from Urea-Impregnated Cellulose for Efficient Lithium and Sodium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.264-273. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201501561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition‐Metal Carbodiimides as Molecular Negative Electrode Materials for Lithium‐ and Sodium‐Ion Batteries with Excellent Cycling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohiu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël P. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128 (16), pp.5174-5179. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201600098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Phosphate Species on Hydrated Anatase TiO2 Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.997-1008. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing active sites in iron-based catalysts for oxygen electro-reduction: A temperature-dependent 57Fe Mössbauer spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K. Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 262, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2015.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Relaxation on Conversion Negative Electrode Materials for Li-Ion Batteries: A Study of TiSnSb Using 119Sn Mössbauer and 7Li MAS NMR Spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen E. Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (11), pp.4032-4041. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quest for Polysulfides in Lithium–Sulfur Battery Electrolytes: An Operando Confocal Raman Spectroscopy Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Scheers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraisse Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (13), pp.2755-2759. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201500448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of catalytic sites for oxygen reduction in iron- and nitrogen-doped graphene materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Armel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.937-942. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigation of indium-based electrode in Mg battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephrem Terefe Weldekidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.56. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2015.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the electrochemical behavior of micrometric Bi and Mg3Bi2 as high performance negative electrodes for Mg batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (32), pp.16478-16485. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ta04077a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Nanocellulose Aerogel into TiO2 and TiO2@C Nano-thorns by Direct Anhydrous Mineralization with TiCl4. Evaluation of Electrochemical Properties in Li Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plumejeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (27), pp.14584-14592. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b00299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthetic route towards nanostructured Fe–TiO2(B), used as negative electrode for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 278, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Structural and Electrochemical Properties in Highly Defective LiFePO4 Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Amisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Dražič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (12), pp.4261-4273. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b00470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Iron-Based Magnetic Activated Carbon Fabrics for Environmental Remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Haham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Grinblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Margel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (7), pp.4593-4607. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma8074593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Detection of Polysulfides in the Presence of Adsorption Additives by Operando X-ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dominko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu U. M. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida Lapornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaz Kozelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (33), pp.19001-19010. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and mechanism of FeSb2 as negative electrode for Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Toiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraisse Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 280, pp.588-592. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Of Air-Stable Fe/C/Pd Composite Nanoparticles For Environmental Remediation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Haham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Grinblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Margel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.xxx-xxx. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the insertion mechanism of lithium into anatase by operando X-ray diffraction and absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 268, pp.252-255. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2014.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Fe2TiO5-based nanoheterostructured mesoporous photoanodes with improved visible light photoresponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (18), pp.6567-6577. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TA00102H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on the Reversible Lithiation Mechanism of TiO2(B) by Operando X-ray Absorption Spectroscopy and X-ray Diffraction Assisted by First-Principles Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemoigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (47), pp.27210-27218. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507574e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Heart of a Conversion Reaction: An Operando X-ray Absorption Spectroscopy Investigation of NiSb2, a Negative Electrode Material for Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (48), pp.27772-27780. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5097579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Furfuryl Alcohol on Metal Organic Framework-based Fe/N/C Electrocatalysts for Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Morozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.192-205. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Absorption Near-Edge Structure and Nuclear Magnetic Resonance Study of the Lithium-Sulfur Battery and its Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu U. M. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iztok Arčon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Mali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (5), pp.894-904. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201300972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Forward Scattering of Synchrotron Radiation by 99Ru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. G. Merkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Chumakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rueffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël P. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.147601. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.147601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring of phase composition and morphology of TiO2-based electrode materials for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 231, pp.23-28. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthesis and long cycle life of SnSb as negative electrode material for Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI: 10.1016/j.elecom.2013.03.029. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2013.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molecular Picture of the Adsorption of Glycine in Mesoporous Silica through NMR Experiments Combined with DFT‑D Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.4104-4114. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312195a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the catalysis of peptide bonds formation by oxide surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (32), pp.13371-13380. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP51282G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophorolipids-functionalized iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noiville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Bogaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.1606-1620. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP41977G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nb-Doped TiO2 Nanofibers for Lithium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Savych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.13827-13835. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp402498p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Carbide Nanoparticles Growth in Room Temperature Ionic Liquids [Cn-MIM][BF4] (n = 12, 16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaic Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.1490-13. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-013-1490-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of C-coated LiFe0.33Mn0.67PO4 as positive electrode material for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dedryvère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Gonbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 192, pp.201-209. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2012.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better Cycling Performances of Bulk Sb in Na-Ion Batteries Compared to Li-Ion Systems: An Unexpected Electrochemical Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (51), pp.20805-20811. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja310347x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mouyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (12), pp.3837-3848. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of RuO2 Crystallization in Borosilicate Glass: An Original in Situ ESEM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.3478-3489. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic202156y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the electrochemical response to emulated photovoltaic electrochemical constrains of Li-ion electrode materials at the lab-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (20), pp.8688. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbothermal synthesis of Sn-based composites as negative electrode for lithium ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mouyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Maria Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.6863. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron topochemistry and surface reactivity of amphibole asbestos: relations with in vitro toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pacella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B. Andreozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giantomassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402, pp.871-881. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5525-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical mechanisms in tin-containing composite materials for negative electrodes in Li-ion batteries: transformation of the interfacial tin species during the first galvanostatic discharge of Sn[BPO4]0.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Olivier-Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Willmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (16), pp.6644. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2Cu(en)2Cl2•4SnPh2Cl2•SnCl4 and Cu(en)3CuCl4SnPh3Cl: Synthesis and spectroscopic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Sy Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libasse Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (6), pp.301-305. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.2010.33.6.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive investigation of fibronectin adsorption on titanium surfaces using PM-RAIRS: effect of surface hydroxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dargaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (6-7), pp.466-470. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.3295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocatalytic sonolysis of iron pentacarbonyl in room temperature ionic liquid [BuMeIm][Tf2N]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaïc Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.2111-2113. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0CP01670E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organotin(IV) benzoato adducts: Synthesis and spectroscopic studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Sy Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libasse Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (6), pp.307-314. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.2010.33.6.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Modeling and Calculation of NMR Parameters: An ab Initio Study of the Polymorphs of Bulk Glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (8), pp.3657-3667. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg100525h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between soil composition and retention capacity of terbumeton onto chalky soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Arfaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (3), pp.245-252. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN08105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of amino acids on oxide supports: A Solid-State NMR study of glycine adsorption on silica and alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Yu Piao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (42), pp.18163-18172. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906891y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of iron impurities on the catalytic activity of BEA, MOR and MFI zeolites in the SCR of NO by ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Dzwigaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Janas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Rojek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (1-2), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2008.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of the adsorption of microsolvated glycine on a hydrophilic amorphous silica surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Tougerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (42), pp.6360-6368. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B806501B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt concentration and pH-dependent adsorption of two polypeptides on planar and divided alumina surfaces; in situ IR investigations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.2463-2471. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la062208p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Cu(II) onto vineyard soils: macroscopic and spectroscopic investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 307, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.10.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of the evolution of Ni2+ environment in faujasite upon rehydration by in situ dispersive-EXAFS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Groust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102, pp.257-260. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10562-005-5865-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of soil particles by X-ray diffraction (XRD), X-ray photoelectron spectroscopy (XPS), electron paramagnetic resonance (EPR) and transmission electron microscopy (TEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Flogeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aplincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.345-353. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2005037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of the adsorption of neutral glycine on silica from the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lomenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Bery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1061-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of soil particles by X-ray diffraction (XRD), X-ray photoelectron spectroscopy (XPS), electron paramagnetic resonance (EPR) and transmission electron microscopy (TEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Flogeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aplincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.345-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and thermal condensation mechanisms of amino acids on oxide supports : I. Glycine on silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.914-923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage électrochimie de l'énergie et batteries : implications dans la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inaugural 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Espace, Environnement, Risques et Résilience, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration of Li-ion LFP cathode materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Ouaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Recham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay‐tahar Sougrati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire des métaux critiques (Pd, Co, Li) : à la recherche d'une technologie verte de recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of lithium from lithium-ion battery cathode materials using supercritical carbon dioxide (scCO 2 ) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Ni-Fe Nanoparticles Upon Oxidation-Reduction And Catalytic Reaction: an Advanced Characterization Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prussian blue analogues for potassium-ion batteries: Application of complementary operando X-ray techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Electrochemical Society, May 2022, Vancouver, Canada. pp.60, </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2022-01160mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the properties of KVPO4F high voltage positive electrode through anionic substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long H. B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS - 2022 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nanoparticules de ZnFe2O4 et SnO2 par pyrolyse laser pour électrodes négatives de batteries Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFC Journées Annuelles 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02329512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnFe$_2$O$_4$ and ZnO/Fe$_2$O$_3$ nanoparticles as anode materials for lithium-ion batteries: understanding of the lithium storage mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiBD-8 2017 –“Electrode materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnFe$_2$O$_4$ and ZnO/Fe$_2$O$_3$ nanoparticles as anode materials for lithium-ion batteries: understanding of the lithium storage mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECerS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intriguing intermetallic based negative electrodes for Na batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium on Na batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-scale study of the electrochemical response of Li-ion electrode materials to emulated photovoltaic electrochemical constrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential oxidation and spontaneous reduction of vanadium in KxVPO4F1-yOy positive electrode materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIBD2023 - Lithium Battery Dscussions "Electrode Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potassium-ion battery anode—carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Larhrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Ghimbeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yang Xu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Potassium Storage - Principles, Materials, and Technological Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing; Elsevier, 2024, 978-0-443-13890-4. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13891-1.00005-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Carbonaceous Negative Electrodes in Sodium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Na‐ion Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2021, 9781789450132. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119818069.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Absorption Spectroscopy Study of Battery Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Khodaei, Luca Petaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-ray Characterization of Nanostructured Energy Materials by Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-75, 2017, 978-953-51-3013-0. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/66868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer Shifts in Solid State Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rudolf Mössbauer Story: His Scientific Work and Its Impact on Science and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-198, 2012, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17952-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Characterization of Solid Materials and Heterogeneous Catalysts: From Structure to Surface Reactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co., pp.407-452, 2012, 9783527326877. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527645329.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAL CARBODIIMIDES AND METAL CYANAMIDES AS ELECTRODE MATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pierre Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2016/19855, PCT/EP2016/063219. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New negative electrode for Na-ion battery based on intermetallic phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 1355651. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilles' heel of Iron-Based Catalysts During Oxygen Reduction in Acidic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Hyuck Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Kyu Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gajeon Chon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Wook Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman, Altin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective 2023 du Conseil Scientifique de l'Institut de Chimie du CNRS (Mandature 2019-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balan Lavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Debiemme-Chouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Voyage vers la surface : Structure et réactivité de solides inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catalyse. Université Pierre et Marie Curie - Paris VI, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00092493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId851"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c03485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05488496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Josepetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Hanzu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500132" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Doublet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Korjus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500539" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Clavelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escudero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08040A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05339845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Martin-Diaconescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Phillip Black" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Khabazian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Mundet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ee03588k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Kumar Das" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Theofanidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giannici" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sahle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12987" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04910076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazer Jose H. Togonon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Longo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.102541" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05397964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ostroman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vallana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gentile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marchionna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Perego" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202512947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05302118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouaneche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#232;ry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EB00044G" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Biscari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Bozzini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Casas-Cabanas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Machado Calisto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/addd46" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhi Mondal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05286988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoffregen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100883" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA03573B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05177763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Knies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Arraghraghi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gammaitoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seidlmayer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00806" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolkhaled Mohammadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ghorbanzade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel L&#243;pez del Amo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500242" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Grebenshchikova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Yaroslavtsev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202511285" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136080v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salcedo-Abraira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Le Thanh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusik Gedikoglu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02470F" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629084v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mr00018h" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04693535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceppetelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Busato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Dilena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cavallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Assunta Navarra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202400183" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763626v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.4c00175" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04550827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriti Choudhary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2024.103406" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04630566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;ry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202400214" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830142v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa K Peterson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karena W Chapman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Elice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brynn Hibbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2022-1103" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c00663" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Mozhzhukhina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N.O. Gillespie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wittmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez Ramirez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401413" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554995v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay&#8208;tahar Sougrati" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.03.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04066036v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Titirici" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furio Cora" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cullen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/acbf76" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884770v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pechberty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201098" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884752v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnian Salembier Peyrovi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201037" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04052342v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Djafer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Naylor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03518" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253449v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02329j" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04014787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pchelina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sedykh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Chistyakova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Rusakov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Alekhina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.11.270" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230603v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Berlanga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez-Ropero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyrouz Baaboura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Drewett" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA03791F" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925593v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03132" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham Ab ," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA08439B" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452332v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Sagot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01315" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227549v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Rahimi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08669" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293885v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05353A" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762718v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Emre Demet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080814" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Younesi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7e73" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03761241v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hagopian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta04466h" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690171v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00295" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690170v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA02083A" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05334" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262583v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c22889" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Simonelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03263A" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408528v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202100291" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946720v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe de Meatza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Brutti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228875" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110268" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222581v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;razade Haouari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Squires" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00278" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327114v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenst Andreas Arie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hazel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kristianto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henky Muljana" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2021.19220" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327098v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Tapia-Ruiz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Alptekin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amores" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Au" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac01ef" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202100009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025611v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diatta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hermann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000157" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514522v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Jiju Arayamparambil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Arayamparambil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201901260" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981315v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mullaliu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giorgetti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Passerini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217573" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514507v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Laurita" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914760" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022586v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05024E" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879284v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper R. Plasier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.05.026" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919900v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caggiu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Enzo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gerbaldi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries6030043" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914709v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10165547" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966157v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scafuri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Pirnat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Vizintin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02074" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482461v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soulmi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106153" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956561v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Farina" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caracciolo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137125" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Lozin&#353;ek" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jerman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000197" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921278v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baccour" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228575" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292379v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Matanovic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02586" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162116v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichao Shi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Yang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christi Peterson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-F&#233;licie Lamic-Humblot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.11.041" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980761v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rahamim" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201800075" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309115v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dronskowski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901264" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268144v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Meng" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.9b01389" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275372v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.06.027" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285618v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland-Modeste Kombaya-Touckia-Linin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091193" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401945v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ercolano" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J Rozi&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy01514k" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887437v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Khederlou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.164" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394773v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2019.1671372" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165716v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lippens" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA03760H" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077857v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Conti" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.02.002" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097338v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Plaisier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12116" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998766v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Bruyn" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00483H" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051121v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Liu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alfredsson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02748" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132652v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00046" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196162v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106493" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152062v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario De&#8197;bruyn" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900781" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865137v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fredi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Jeschke" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wallenstein" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Rashidi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/aab707" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717911v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loaiza" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11249" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649169v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Terefe Weldekidan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.170" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905795v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat3040036" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858378v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04575" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897407v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.026" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789170v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta02248h" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887695v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyuck Choi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Kyu Lim" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wook Chung" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajeon Chon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar Sahraie" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EE01855C" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898985v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA05928D" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896379v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gachot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b08902" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858875v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Slabon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01846d" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850251v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA04128H" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845342v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03429" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886583v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01369" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467093v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabanne" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tchernychova" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Ar&#269;on" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.01.112" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661243v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06685" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543238v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Loaiza" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salager" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA02100C" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627946v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.107" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2VX43ZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481123v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Broux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Bamine" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11413" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680318v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Kelder" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V. Chadwick" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04088" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01567338v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourrioux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Paul Wang" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rousseau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00735C" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630155v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Grinbom" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.10.069" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442643v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dominko" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa519a" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650930v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Alauzun" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08165K" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524876v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Landa-Medrano" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sorrentino" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Ruiz de Larramendi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2017.05.021" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502705v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antitomaso" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10138K" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486594v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iadecola" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aldon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa605c" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686984v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiliana Aquilanti" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joseph Helen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0151801jes" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332486v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.04.020" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWKG3JW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345469v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02598B" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277121v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Lasri" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Saadoune" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.021" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350635v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.07.022" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJK1VXFS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404501v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ciabocco" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Berrettoni" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougrati Moulay-Tahar" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ02650H" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302890v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohiu Liu" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdelfattah" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P. Hermann" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600098" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350705v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignani" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012127" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277538v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501561" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFL4GW7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389112v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ercole Conte" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Di Carlo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06711" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302900v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201600098" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334319v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Johnston" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01502" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269687v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Deroy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03519" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241139v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goellner" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Schuppert" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaouen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.10.017" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4N64LJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188739v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Armel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4367" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195065v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Scheers" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraisse Bernard" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500448" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T3DG327-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183117v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta04077a" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186334v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.08.007" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST9CF4W6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177752v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plumejeau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b00299" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167030v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Amisse" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#269;" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00470" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096250v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.12.032" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195979v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Haham" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Grinblat" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Margel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8074593" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188769v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu U. M. Patel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Lapornik" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Kozelj" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05609" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142887v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.04.039" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57XD54RK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110366v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toiron" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.138" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79X9RC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975353v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00102H" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091248v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.09.018" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C13S6T7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091240v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5097579" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933406v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.022" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TJVHL7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087975v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507574e" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969129v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Mali" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300972" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4J72JXJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091244v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Merkel" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chumakov" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rueffer" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.147601" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780814v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Tessier" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.12.058" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NMXTB5G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924129v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lambert" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51282G" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797997v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312195a" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808221v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.03.029" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXB7S92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770911v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Noiville" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Bogaert" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41977G" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845155v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lippens" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Savych" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402498p" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786427v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cau" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1490-z" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z911M5HF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718520v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perea" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.016" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-516SKT53-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770796v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310347x" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614979v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Ruiz" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artus" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.001" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN1C4W54-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615188v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Goemaere" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soares" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Thiaux" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.06.004" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD0TXML3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687590v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacella" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B. Andreozzi" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Fournier" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giantomassi" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5525-y" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DRRNR4W3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615183v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Willmann" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.01.091" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WTKJB4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558207v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dargaud" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3295" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJMQDG2X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576002v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Sy Seck" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libasse Diop" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2010.33.6.301" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576003v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2010.33.6.307" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604801v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lopes" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg100525h" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576006v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Arfaouia" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayen" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN08105" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799216v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yu Piao" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906891y" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799213v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Dzwigaj" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Janas" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rojek" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Wagner" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.07.017" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JZW8CVT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799212v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B806501B" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-974HV2VG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138685v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062208p" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSB21K37-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133593v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.10.080" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQR1XN5Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020239v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Groust" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pommier" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villain" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-005-5865-3" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJR3K6JR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032199v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Flogeac" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aplincourt" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005037" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128574v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lomenech" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Bery" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886300v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022081v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Meng" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762431v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968373v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815531v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sougrati" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968341v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sougrati" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158774v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549066v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Johansson" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-01160mtgabs" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585094v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long H. B. Nguyen" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329512v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wang" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Xu" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341788v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341796v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924898v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924909v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737139v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703616v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Larbi" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Larhrib" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13891-1.00005-4" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327096v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818069.ch4" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496314v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/x-ray-characterization-of-nanostructured-energy-materials-by-synchrotron-radiation/x-ray-absorption-spectroscopy-study-of-battery-materials" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66868" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655743v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17952-5_10" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2XKXWH8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770930v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527645329.ch10" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418456v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pierre Hermann" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924871v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807251v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman, Altin" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092493v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00420B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c03485" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05488496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Josepetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Hanzu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500132" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Sagot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA07398G" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Clavelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escudero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08040A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Doublet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Korjus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500539" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Kumar Das" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Theofanidis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giannici" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sahle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12987" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05339845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Martin-Diaconescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Phillip Black" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Khabazian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Mundet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ee03588k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04910076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazer Jose H. Togonon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Longo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.102541" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Biscari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Bozzini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Casas-Cabanas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Machado Calisto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/addd46" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05397964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ostroman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vallana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gentile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marchionna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Perego" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202512947" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05302118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouaneche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#232;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EB00044G" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhi Mondal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106794" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05286988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoffregen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100883" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA03573B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05177763v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Knies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Arraghraghi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gammaitoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seidlmayer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00806" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolkhaled Mohammadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ghorbanzade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel L&#243;pez del Amo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500242" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Grebenshchikova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Yaroslavtsev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202511285" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salcedo-Abraira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Le Thanh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusik Gedikoglu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02470F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629084v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19106" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mr00018h" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa K Peterson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karena W Chapman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Elice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brynn Hibbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2022-1103" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04630566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;ry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202400214" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.4c00175" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04550827v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriti Choudhary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2024.103406" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04693535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceppetelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Busato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Dilena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cavallo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Assunta Navarra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202400183" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c00663" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Mozhzhukhina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N.O. Gillespie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wittmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez Ramirez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401413" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay&#8208;tahar Sougrati" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.03.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884770v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pechberty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201098" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04066036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Titirici" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furio Cora" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cullen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/acbf76" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253449v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02329j" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04052342v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Djafer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Naylor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03518" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnian Salembier Peyrovi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Berlanga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez-Ropero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyrouz Baaboura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Drewett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA03791F" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04014787v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pchelina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sedykh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Chistyakova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Rusakov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Alekhina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.11.270" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925593v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03132" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham Ab ," TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA08439B" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452332v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01315" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227549v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Rahimi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08669" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05353A" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03761241v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hagopian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta04466h" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762718v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Emre Demet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080814" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723381v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Younesi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7e73" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00295" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690170v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA02083A" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872596v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05334" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262583v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c22889" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405627v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Simonelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03263A" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe de Meatza" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Brutti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228875" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293735v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110268" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408528v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202100291" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327114v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenst Andreas Arie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hazel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kristianto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henky Muljana" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2021.19220" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222581v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;razade Haouari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Squires" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00278" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327098v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Tapia-Ruiz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Alptekin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amores" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Au" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac01ef" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327111v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202100009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025611v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diatta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hermann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000157" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022586v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05024E" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981315v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mullaliu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giorgetti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Passerini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217573" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514507v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Laurita" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Jiju Arayamparambil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914760" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514522v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Arayamparambil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201901260" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919900v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caggiu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Enzo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gerbaldi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries6030043" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879284v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper R. Plasier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.05.026" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914709v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10165547" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966157v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scafuri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Pirnat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Vizintin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02074" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482461v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soulmi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106153" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921278v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baccour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228575" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956561v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Farina" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caracciolo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137125" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001521v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Lozin&#353;ek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jerman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000197" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162116v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichao Shi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Yang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christi Peterson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-F&#233;licie Lamic-Humblot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.11.041" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292379v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Matanovic" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02586" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887437v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland-Modeste Kombaya-Touckia-Linin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Khederlou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.164" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401945v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ercolano" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J Rozi&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy01514k" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309115v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dronskowski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901264" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980761v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rahamim" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201800075" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268144v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Meng" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.9b01389" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285618v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091193" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275372v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.06.027" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165716v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lippens" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA03760H" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394773v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2019.1671372" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077857v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Conti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.02.002" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097338v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Plaisier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12116" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998766v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Bruyn" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00483H" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051121v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Liu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alfredsson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02748" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132652v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00046" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196162v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106493" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152062v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario De&#8197;bruyn" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900781" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865137v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fredi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Jeschke" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wallenstein" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Rashidi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/aab707" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905795v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat3040036" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858378v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04575" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897407v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.026" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789170v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta02248h" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717911v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loaiza" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11249" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649169v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Terefe Weldekidan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.170" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887695v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyuck Choi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Kyu Lim" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wook Chung" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajeon Chon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar Sahraie" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EE01855C" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896379v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gachot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b08902" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898985v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA05928D" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858875v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Slabon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01846d" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850251v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA04128H" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845342v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03429" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886583v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01369" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627946v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.107" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2VX43ZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481123v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Broux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Bamine" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11413" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680318v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Kelder" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V. Chadwick" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04088" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661243v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06685" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543238v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Loaiza" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salager" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA02100C" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467093v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabanne" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tchernychova" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Ar&#269;on" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.01.112" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630155v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Grinbom" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.10.069" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01567338v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourrioux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Paul Wang" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rousseau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00735C" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442643v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dominko" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa519a" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650930v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Alauzun" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08165K" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524876v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Landa-Medrano" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sorrentino" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Ruiz de Larramendi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2017.05.021" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502705v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antitomaso" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10138K" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486594v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iadecola" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aldon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa605c" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686984v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiliana Aquilanti" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joseph Helen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0151801jes" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332486v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.04.020" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWKG3JW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404501v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ciabocco" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Berrettoni" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougrati Moulay-Tahar" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ02650H" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277121v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Lasri" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Saadoune" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.021" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350635v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.07.022" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJK1VXFS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345469v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02598B" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302890v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohiu Liu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdelfattah" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P. Hermann" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600098" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350705v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignani" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012127" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389112v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ercole Conte" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Di Carlo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06711" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277538v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501561" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFL4GW7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302900v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201600098" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269687v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Deroy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03519" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241139v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goellner" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Schuppert" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaouen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.10.017" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4N64LJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334319v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Johnston" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01502" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195065v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Scheers" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraisse Bernard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500448" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T3DG327-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188739v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Armel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4367" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186334v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.08.007" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST9CF4W6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183117v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta04077a" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177752v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plumejeau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b00299" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096250v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.12.032" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167030v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Amisse" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#269;" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00470" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195979v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Haham" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Grinblat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Margel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8074593" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188769v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu U. M. Patel" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Lapornik" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Kozelj" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05609" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110366v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toiron" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.138" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79X9RC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142887v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.04.039" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57XD54RK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091248v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.09.018" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C13S6T7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975353v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00102H" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087975v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507574e" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091240v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5097579" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933406v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.022" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TJVHL7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969129v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Mali" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300972" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4J72JXJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091244v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Merkel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chumakov" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rueffer" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.147601" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780814v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Tessier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.12.058" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NMXTB5G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808221v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.03.029" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXB7S92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797997v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312195a" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924129v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lambert" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51282G" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770911v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Noiville" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Bogaert" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41977G" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845155v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lippens" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Savych" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402498p" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786427v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cau" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1490-z" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z911M5HF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718520v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perea" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.016" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-516SKT53-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770796v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310347x" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615188v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Goemaere" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soares" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Thiaux" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.06.004" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD0TXML3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614979v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Ruiz" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artus" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.001" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN1C4W54-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687590v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacella" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B. Andreozzi" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Fournier" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giantomassi" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5525-y" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DRRNR4W3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615183v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Willmann" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.01.091" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WTKJB4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576002v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Sy Seck" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libasse Diop" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2010.33.6.301" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558207v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dargaud" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3295" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJMQDG2X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576003v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2010.33.6.307" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604801v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lopes" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg100525h" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576006v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Arfaouia" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayen" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN08105" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799216v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yu Piao" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906891y" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799213v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Dzwigaj" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Janas" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rojek" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Wagner" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.07.017" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JZW8CVT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799212v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B806501B" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-974HV2VG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138685v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062208p" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSB21K37-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133593v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.10.080" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQR1XN5Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020239v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Groust" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pommier" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villain" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-005-5865-3" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJR3K6JR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032199v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Flogeac" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aplincourt" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005037" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128574v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lomenech" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Bery" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886300v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022081v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Meng" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762431v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968373v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815531v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sougrati" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968341v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sougrati" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158774v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549066v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Johansson" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-01160mtgabs" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585094v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long H. B. Nguyen" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329512v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wang" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Xu" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341788v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341796v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924898v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924909v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737139v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703616v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Larbi" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Larhrib" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13891-1.00005-4" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327096v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818069.ch4" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496314v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/x-ray-characterization-of-nanostructured-energy-materials-by-synchrotron-radiation/x-ray-absorption-spectroscopy-study-of-battery-materials" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66868" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655743v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17952-5_10" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2XKXWH8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770930v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527645329.ch10" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418456v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pierre Hermann" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924871v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807251v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman, Altin" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092493v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>