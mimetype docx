--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorenzo Stievano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (179)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting MnP4 as a negative electrode for Li-ion batteries: mechanism and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D6TA00420B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na10Mn4O9: Synthesis, Structure, and Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Kovrugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (3), pp.1616-1626. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.5c03485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An In Situ ATR‐FTIR Electrochemical Cell for the Study of Battery Processes: Design, Implementation, and Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Josepetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilie Hanzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Hoang Bao Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (2), pp.e202500132. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202500132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the K–Mn–O system for green cathode materials in potassium-ion batteries: from K2MnO4 to K3MnO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Kovrugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pralong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (22), pp.13669-13676. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA07398G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating structural deterioration via partial substitution with Fe in Mn-based Prussian white cathodes for Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Clavelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (12), pp.7150-7161. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA08040A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Degradation Mechanisms in Water‐In‐Salt Electrolyte: Part 1—In Depth Soaking Investigation by Means of Multiprobe Techniques of LiFePO 4 versus TiS 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Drnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (2), pp.e202500539. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202500539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Role of Oxygen in Materials for Heterogeneous Catalysis and Energy Storage: A Dive into the Oxygen K-Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Kumar Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Theofanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giannici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (42), pp.57768-57785. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c12987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling capacity limitations of MnO2 in rechargeable Zn chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Martin-Diaconescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Phillip Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Khabazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Mundet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (21), pp.9611-9622. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ee03588k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the structural and electronic heterogeneity of LiVPO4F and KVPO4F positive electrode materials by combined X-ray absorption and emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazer Jose H. Togonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.102541. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.102541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a community lightsource meta-infrastructure to accelerate battery innovation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Biscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Bozzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Casas-Cabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Machado Calisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.031001. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/addd46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Oxide/MAX Phase Nanocomposites via Low‐Temperature Oxidation for Lithium‐Ion Battery Anodes: Peeking Behind the Electrochemical Mechanism via In Situ Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Ostroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Vallana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Marchionna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (45), pp.e12947. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202512947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the direct lithiation of spent LFP cathodes: the crucial role of reducing agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Ouaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guèry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Recham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EES Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (5), pp.1068-1082. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4EB00044G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals recovery by supercritical CO2 processes: a focus on Li-ion battery metals extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229 (March), pp.106794. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2025.106794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo-12-crown-4-ether-mediated lithium transport in supercritical CO2: A preliminary study for recycling lithium-ion battery cathode materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.100883. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the role of the covalent Ni–O bonds in LiNiO 2 positive electrodes: a correlative hard X-ray spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazer Jose H. Togonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (34), pp.28305-28317. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA03573B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution of Iron for Vanadium in Phosphate Fluoride Positive Electrode Materials for Na-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Knies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Arraghraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Gammaitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seidlmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (14), pp.5129-5142. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sulfur-Containing Gel Polymer Electrolytes for Sodium–Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Gimello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (17), pp.9420-9431. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Formation to Reactivation of Inactive Lithium in Lithium Metal Anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Ghorbanzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel López del Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (20), pp.e202500242. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202500242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na2Fe3(SO4)4: a zero-strain sustainable positive electrode material for Na-Ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Grebenshchikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Olchowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Yaroslavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (44), pp.e202511285. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202511285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fe-thiolate layered metal organic framework as a high-performance electrode material for potassium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dat Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusik Gedikoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (53), pp.9614-9617. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC02470F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Na + Diffusion, Physicochemical Behavior, and Electrochemical Performance of a Gel Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (22), pp.29077-29086. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c19106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing sustainable practices in Li-ion battery cathode material recycling: mechanochemical optimisation for magnetic cobalt recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Mechanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (4), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4mr00018h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terms of Latin origin relating to sample characterization (IUPAC Technical Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa K Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karena W Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Elice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brynn Hibbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (11), pp.1531-1540. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2022-1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine NaMn0.66Fe0.34PO4 as a Cathode Material for Advanced Sodium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Ouaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (10), pp.e202400214. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202400214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a More Sustainable Leaching Process for Li-Ion Battery Cathode Material Recycling: Mechanochemical Leaching of LiCoO 2 Using Citric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (9), pp.2032-2040. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssusresmgt.4c00175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the ligand and electronic structure in KVPO4F1-xOx positive electrode materials by Valence-to-Core X-ray emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazer Jose H. Togonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriti Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, pp.103406. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2024.103406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the Electrochemical Ca$^{2+}$ Intercalation in Anatase Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceppetelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Dilena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Assunta Navarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (9), pp.e202400183. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202400183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the Interplay of Specific Surface, Porosity, and Permeability and Their Ultimate Role on Electrochemical Behavior of Compacted Li-Powder Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (13), pp.5426-5437. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c00663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fundamental Correlative Spectroscopic Study on Li 1‐x NiO 2 and NaNiO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Mozhzhukhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N.O. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (41), pp.2401413. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202401413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium and cobalt extraction from LiCoO2 assisted by p(VBPDA-co-FDA) copolymers in supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay‐tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2024.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Amalgam on Magnesium Electrode: Protective Coating or Not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pechberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dedryvère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.2201098. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2023 roadmap for potassium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Titirici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Cora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (2), pp.021502. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/acbf76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MnP4 electrode for Na-ion batteries: a complex and effective electrochemical mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.23950-23960. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ta02329j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Coulombic Efficiency in Lithium Metal Anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Djafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Naylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (6), pp.2381-2393. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Electrolyte Concentration on the Nature of the Solid Electrolyte Interphase of a Lithium Metal Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parnian Salembier Peyrovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Gimello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.2201037. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202201037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the electrochemical activation and the reaction mechanism of maricite-NaFePO 4 using multimodal operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Berlanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernández-Ropero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyrouz Baaboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Drewett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (38), pp.20506-20517. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3TA03791F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural and magnetic features of perovskite oxides La1–xSrxMnO3+δ (x = 0.05, 0.10, 0.20) depending on the strontium doping content and heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pchelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Sedykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Chistyakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Rusakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Alekhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (7), pp.10774-10786. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.11.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Vanadium Site Sequential Oxidation in KxVPO4F1–yOy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prussian Blue Analogues for Potassium-ion Batteries: Insights into the Electrochemical Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham Ab ,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), pp.3091-3104. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TA08439B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K3MnO4: A New Cathode Material for K-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pralong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (15), pp.7785-7789. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.3c01315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Atomic Dispersion of Fe and Co Supported on Reduced Graphene Oxide for High-Performance Lithium–Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (38), pp.44932-44941. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c08669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe(III)-carboxythiolate layered Metal-Organic Frameworks with potential interest as active materials for rechargeable alkali-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusik Gedikoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (44), pp.23909-23921. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3TA05353A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the nucleation and growth mechanism of Li dendrites on zinc oxide-coated nickel electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hagopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (34), pp.17593-17602. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ta04466h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-Hydroxymethylfurfural Oxidation to 2,5-Furandicarboxylic Acid on Noble Metal-Free Nanocrystalline Mixed Oxide Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Emre Demet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Gimello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Arletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tanchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.814. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12080814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Nucleation Overpotential in Lithium Metal Batteries: Never Forget the Counter Electrode!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Younesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (7), pp.070509. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac7e73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Cathodic Potential of KVPO4F through Oxygen Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Sanz Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.4523-4535. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying electrode coatings towards better magnesium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pechberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hagopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (22), pp.12104-12113. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TA02083A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Empirical Method for Simulating V L 2,3 Edges: The Example of KVPO4F and KVOPO4 Cathode Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (46), pp.19782-19791. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c05334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Halide Ions in the Stabilization of Hybrid Sn-Based Coatings for Lithium Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hagopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.10319-10326. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c22889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of X-ray spectroscopies for unveiling the functional mechanisms in batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Simonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (41), pp.23445-23465. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03263A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging calcium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe de Meatza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bitenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Brutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 482, pp.228875. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline-earth metal-doped perovskites La0.95A0.05MnO3+δ (A = Ca, Sr): New structural and magnetic features revealed by 57Fe Mössbauer spectroscopy and magnetic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pchelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Sedykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Chistyakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Rusakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Alekhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, pp.110268. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries & Supercaps : In Situ and Operando Methods for Energy Storage and Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa K Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (12), pp.1789-1790. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202100291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganyong Starch Derived Hard Carbon Anodes for Sodium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenst Andreas Arie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kristianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Muljana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.4033-4036. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2021.19220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Solution Chemistry on Growth and Structural Features of Mo-substituted Spinel Iron Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérazade Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (10), pp.7217-7227. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 roadmap for sodium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Tapia-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robert Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Alptekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Amores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Au</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.031503. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/ac01ef⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview on Protecting Metal Anodes with Alloy‐Type Coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (8), pp.1252-1266. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202100009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fe 4+/3+ redox mechanism in NaFeO 2 : A simultaneous operando Nuclear Resonance and X‐ray Scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.1341-1349. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202000157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the electrolyte on K-metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (93), pp.14673-14676. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC05024E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Effects of Anomalous Current Densities on Manganese Hexacyanoferrate for Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Passerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (21), pp.7573. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10217573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum‐Chemical Study of the FeNCN Conversion‐Reaction Mechanism in Lithium‐ and Sodium‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Laurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (9), pp.3718-3723. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201914760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible High Capacity and Reaction Mechanism of Cr 2 (NCN) 3 Negative Electrodes for Li‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.1901260. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201901260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Mechanochemical Approach towards Thiospinel MgCr 2 S 4 as a Potential Electrode for Post-Lithium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Caggiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Enzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gerbaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.43. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries6030043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peculiar redox mechanism of copper nitroprusside disclosed by a multi-technique approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper R. Plasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.108336. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Sodiation Mechanism of TiO 2 via Operando X-ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (16), pp.5547. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10165547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Insights into the Electrochemical Mechanism of Rechargeable Calcium/Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Scafuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Pirnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bitenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (19), pp.8266-8275. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c02074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-driven conversion and alloying mechanisms in core-shell Sn/SnOx nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Soulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.106153. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonization of polysaccharides in FeCl3/BmimCl ionic liquids: Breaking the capacity barrier of carbon negative electrodes in lithium ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Baccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hubert Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 474, pp.228575. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supported carbon nanofibers as negative electrodes for K-ion batteries: Performance and mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362, pp.137125. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.137125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Performance and Mechanism of Calcium Metal‐Organic Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bitenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Scafuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Pirnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matic Lozinšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.214-220. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimetallic Fe-Ni/SiO2 catalysts for furfural hydrogenation: Identification of the interplay between Fe and Ni during deposition-precipitation and thermal treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qifeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christi Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Félicie Lamic-Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Girardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 334, pp.162-172. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2018.11.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Active Sites in Pyrolyzed Fe–N–C Catalysts for Fuel Cell Cathodes by Bridging Density Functional Theory Calculations and 57 Fe Mössbauer Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Matanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Atanassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9359-9371. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid iron montmorillonite nano-particles as an oxygen scavenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Khederlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakry Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 357, pp.750 - 760. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.09.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Ni@Pt core@shell conformal nanofibre oxygen reduction electrocatalysts via microwave-assisted galvanic displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Ercolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah J Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J Rozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (24), pp.6920 - 6928. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cy01514k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt Carbodiimide as Negative Electrode for Li‐Ion Batteries: Electrochemical Mechanism and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dronskowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (19), pp.5101-5108. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201901264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electrochemical Sodiation of FeSb 2 : New Insights from Operando 57 Fe Synchrotron Mössbauer and X-Ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rahamim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.66-73. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.201800075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloys to Replace Mg Anodes in Efficient and Practical Mg-Ion/Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dedryvère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.2040-2044. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.9b01389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Active Films Containing Iron–Montmorillonite Nanocomposites for O2 Scavenging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9091193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando X-ray absorption spectroscopy applied to battery materials at ICGM: The challenging case of BiSb's sodiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2019.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnSb vs. Sn: improving the performance of Sn-based anodes for K-ion batteries by synergetic alloying with Sb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (25), pp.15262-15270. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA03760H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rambutan peel based hard carbons as anode materials for sodium ion battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenst Andreas Arie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kristianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Muljana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (12), pp.953-960. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1536383X.2019.1671372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying chemometrics to study battery materials: Towards the comprehensive analysis of complex operando datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.328-337. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Oxygen Redox Strategy in Designing Cathode Material for Batteries: Dynamics of a Prussian Blue-like Cathode Revealed by Operando X-ray Diffraction and X-ray Absorption Fine Structure and by a Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Plaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (14), pp.8588-8598. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green electrode processing using a seaweed-derived mesoporous carbon additive and binder for LiMn 2 O 4 and LiNi 1/3 Mn 1/3 Co 1/3 O 2 lithium ion battery electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.450-456. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SE00483H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Evaluation of Pb, Ag, and Zn Cyanamides/Carbodiimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alfredsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dronskowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.4339-4347. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b02748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snapshot on Negative Electrode Materials for Potassium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.46. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2019.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-walled carbon nanotubes, a performing additive to enhance capacity retention of antimony anode in potassium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.106493. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydration of Alginic Acid Cryogel by TiCl 4 vapor: Direct Access to Mesoporous TiO 2 @C Nanocomposites and Their Performance in Lithium‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario De bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.2660-2670. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201900781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphitic microstructure and performance of carbon fibre Li-ion structural battery electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Fredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Jeschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Wallenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.015003. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-7532/aab707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando XAFS and XRD Study of a Prussian Blue Analogue Cathode Material: Iron Hexacyanocobaltate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Plaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.36. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat3040036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the Alloy Mechanism of Sb and Bi Electrodes for K-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (32), pp.18266 - 18273. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginic acid-derived mesoporous carbonaceous materials (Starbon®) as negative electrodes for lithium ion batteries: Importance of porosity and electronic conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 406, pp.18 - 25. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the origin of superior electrochemical cycling performance: new insights on sodiation–desodiation mechanism of SnSb from operando spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille La Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (18), pp.8724-8734. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ta02248h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Lithiation of Ge: New Insights by Operando Spectroscopy and Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Loaiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (7), pp.3709 - 3718. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Mg alloying properties along the Sb1-xBix solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephrem Terefe Weldekidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 259, pp.276-283. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilles' heel of iron-based catalysts during oxygen reduction in acidic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Hyuck Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Kyu Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Wook Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gajeon Chon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Ranjbar Sahraie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (11), pp.3176-3182. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8EE01855C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the Way for K-Ion Batteries: Role of Electrolyte Reactivity through the Example of Sb-Based Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (40), pp.34116 - 34122. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b08902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginic acid aquagel as a template and carbon source in the synthesis of Li 4 Ti 5 O 12 /C nanocomposites for application as anodes in Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (57), pp.32558 - 32564. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA05928D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electrochemical Sodiation of Sb Investigated by Operando X-ray Absorption and 121 Sb Mössbauer Spectroscopy: What Does One Really Learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries4020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodiimides as energy materials: which directions for a reasonable future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Slabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (32), pp.10827 - 10832. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt01846d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginic acid-derived mesoporous carbon (Starbon®) as template and reducing agent for the hydrothermal synthesis of mesoporous LiMn 2 O 4 grafted with carbonaceous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (29), pp.14392 - 14399. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8TA04128H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper Electroactivity in Prussian Blue-Based Cathode Disclosed by Operando XAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Plaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (28), pp.15868 - 15877. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Alloying of Lead in Potassium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (9), pp.12195 - 12200. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b01369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electrochemical activity of the nitrosyl ligand in copper nitroprusside: a new possible redox mechanism for lithium battery electrode materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 257, pp.364 - 371. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V^IV disproportionation upon sodium extraction from Na3V2(PO4)2F3 observed by operando x-ray absorption spectroscopy and solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahya Bamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Simonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (8), pp.4103-4111. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis of the Conversion Mechanism of TiSnSb vs Li by Operando Triple-Edge X-ray Absorption Spectroscopy: a Chemometric Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik M. Kelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan V. Chadwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (24), pp.10446 - 10454. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation and Dynamics of Lithium Ions in Carbonate-Based Electrolytes during Cycling Followed by Operando Infrared Spectroscopy: The Example of NiSb 2 , a Typical Negative Conversion-Type Electrode Material for Lithium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (48), pp.26598 - 26606. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the lithiation/delithiation mechanism of Si(1-x)Ge(x) alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C. Loaiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (24), pp.12462 - 12473. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA02100C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanism of Li2S activation in lithium-sulfur batteries: Can we avoid the polysulfide formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tchernychova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iztok Arčon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 344, pp.208-217. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.01.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeSi4P4 : A novel negative electrode with atypical electrochemical mechanism for Li and Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gal Grinbom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 372, pp.196 - 203. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electrochemical performances of ZnFe2O4/[gamma]-Fe2O3 nanoparticles prepared by laser pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyuan Paul Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (17), pp.9236-9243. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NJ00735C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01567338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando characterization of batteries using x-ray absorption spectroscopy: advances at the beamline XAFS at synchrotron Elettra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dominko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iztok Arčon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.074001. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa519a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable polysaccharide-derived mesoporous carbons (Starbon®) as additives in lithium-ion batteries negative electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan G. Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (46), pp.24380 24387. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA08165K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of Na-O2 battery deposits revealed by transmission X-ray microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imanol Landa-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Ruiz de Larramendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, pp.224-231. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2017.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnSb electrodes for Li-ion batteries: the electrochemical mechanism and capacity fading origins elucidated by using operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antitomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Biscaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aymé-Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (14), pp.6546 - 6555. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA10138K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li deinsertion mechanism and Jahn–Teller distortion in LiFe0.75Mn0.25PO4: an operando x-ray absorption spectroscopy investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (14), pp.44004 </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa605c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysulfides Formation in Different Electrolytes from the Perspective of X-ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dominko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joseph Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 (1), pp.A5014 - A5019. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0151801jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical magnesiation of the intermetallic InBi through conversion-alloying mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 209, pp.730. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transfer and spin transition in metal-hexacyanoferrates driven by anatase TiO2: electronic and structural order effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Ciabocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Berrettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sougrati Moulay-Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (12), pp.10406-10411. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6NJ02650H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding the lithiation/delithiation process in Fe0.5TiOPO4/C electrode material for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Saadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 148, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Express and low-cost microwave synthesis of the ternary Chevrel phase Cu2Mo6S8 for application in rechargeable magnesium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antitomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 242, pp.151. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2016.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electrochemical encounter between sodium and mesoporous anatase TiO2 as a Na-ion electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Daenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (23), pp.4431-4437. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CE02598B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition-Metal Carbodiimides as Molecular Negative Electrode Materials for Lithium- and Sodium-Ion Batteries with Excellent Cycling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohiu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël P. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (16), pp.5090-5095. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201600098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic studies of metal hexacyanoferrates based cathodes for Li rechargeable batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 712, pp.012127. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/712/1/012127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando Mössbauer Spectroscopy Investigation of the Electrochemical Reaction with Lithium in Bronze-Type FeF 3 ·0.33H 2 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ercole Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (42), pp.23933 - 23943. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Titania@Carbon Nanocomposite from Urea-Impregnated Cellulose for Efficient Lithium and Sodium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.264-273. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201501561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition‐Metal Carbodiimides as Molecular Negative Electrode Materials for Lithium‐ and Sodium‐Ion Batteries with Excellent Cycling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohiu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël P. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128 (16), pp.5174-5179. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201600098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Phosphate Species on Hydrated Anatase TiO2 Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.997-1008. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing active sites in iron-based catalysts for oxygen electro-reduction: A temperature-dependent 57Fe Mössbauer spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K. Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 262, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2015.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Relaxation on Conversion Negative Electrode Materials for Li-Ion Batteries: A Study of TiSnSb Using 119Sn Mössbauer and 7Li MAS NMR Spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen E. Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (11), pp.4032-4041. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quest for Polysulfides in Lithium–Sulfur Battery Electrolytes: An Operando Confocal Raman Spectroscopy Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Scheers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraisse Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (13), pp.2755-2759. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201500448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of catalytic sites for oxygen reduction in iron- and nitrogen-doped graphene materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Armel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.937-942. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigation of indium-based electrode in Mg battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephrem Terefe Weldekidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.56. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2015.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the electrochemical behavior of micrometric Bi and Mg3Bi2 as high performance negative electrodes for Mg batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (32), pp.16478-16485. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ta04077a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Nanocellulose Aerogel into TiO2 and TiO2@C Nano-thorns by Direct Anhydrous Mineralization with TiCl4. Evaluation of Electrochemical Properties in Li Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plumejeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (27), pp.14584-14592. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b00299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthetic route towards nanostructured Fe–TiO2(B), used as negative electrode for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 278, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Structural and Electrochemical Properties in Highly Defective LiFePO4 Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Amisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Dražič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (12), pp.4261-4273. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b00470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Iron-Based Magnetic Activated Carbon Fabrics for Environmental Remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Haham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Grinblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Margel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (7), pp.4593-4607. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma8074593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Detection of Polysulfides in the Presence of Adsorption Additives by Operando X-ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dominko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu U. M. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida Lapornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaz Kozelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (33), pp.19001-19010. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and mechanism of FeSb2 as negative electrode for Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Toiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraisse Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 280, pp.588-592. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Of Air-Stable Fe/C/Pd Composite Nanoparticles For Environmental Remediation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Haham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Grinblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Margel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.xxx-xxx. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the insertion mechanism of lithium into anatase by operando X-ray diffraction and absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 268, pp.252-255. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2014.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Fe2TiO5-based nanoheterostructured mesoporous photoanodes with improved visible light photoresponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (18), pp.6567-6577. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TA00102H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on the Reversible Lithiation Mechanism of TiO2(B) by Operando X-ray Absorption Spectroscopy and X-ray Diffraction Assisted by First-Principles Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemoigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (47), pp.27210-27218. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507574e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Heart of a Conversion Reaction: An Operando X-ray Absorption Spectroscopy Investigation of NiSb2, a Negative Electrode Material for Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (48), pp.27772-27780. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5097579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Furfuryl Alcohol on Metal Organic Framework-based Fe/N/C Electrocatalysts for Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Morozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.192-205. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Absorption Near-Edge Structure and Nuclear Magnetic Resonance Study of the Lithium-Sulfur Battery and its Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu U. M. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iztok Arčon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Mali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (5), pp.894-904. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201300972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Forward Scattering of Synchrotron Radiation by 99Ru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. G. Merkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Chumakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rueffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël P. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.147601. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.147601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring of phase composition and morphology of TiO2-based electrode materials for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 231, pp.23-28. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthesis and long cycle life of SnSb as negative electrode material for Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI: 10.1016/j.elecom.2013.03.029. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2013.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molecular Picture of the Adsorption of Glycine in Mesoporous Silica through NMR Experiments Combined with DFT‑D Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.4104-4114. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312195a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the catalysis of peptide bonds formation by oxide surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (32), pp.13371-13380. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP51282G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophorolipids-functionalized iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noiville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Bogaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.1606-1620. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP41977G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nb-Doped TiO2 Nanofibers for Lithium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Savych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.13827-13835. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp402498p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Carbide Nanoparticles Growth in Room Temperature Ionic Liquids [Cn-MIM][BF4] (n = 12, 16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaic Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.1490-13. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-013-1490-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of C-coated LiFe0.33Mn0.67PO4 as positive electrode material for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dedryvère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Gonbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 192, pp.201-209. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2012.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better Cycling Performances of Bulk Sb in Na-Ion Batteries Compared to Li-Ion Systems: An Unexpected Electrochemical Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (51), pp.20805-20811. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja310347x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mouyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (12), pp.3837-3848. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of RuO2 Crystallization in Borosilicate Glass: An Original in Situ ESEM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.3478-3489. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic202156y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the electrochemical response to emulated photovoltaic electrochemical constrains of Li-ion electrode materials at the lab-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (20), pp.8688. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbothermal synthesis of Sn-based composites as negative electrode for lithium ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mouyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Maria Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.6863. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron topochemistry and surface reactivity of amphibole asbestos: relations with in vitro toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pacella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B. Andreozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giantomassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402, pp.871-881. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5525-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical mechanisms in tin-containing composite materials for negative electrodes in Li-ion batteries: transformation of the interfacial tin species during the first galvanostatic discharge of Sn[BPO4]0.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Olivier-Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Willmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (16), pp.6644. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2Cu(en)2Cl2•4SnPh2Cl2•SnCl4 and Cu(en)3CuCl4SnPh3Cl: Synthesis and spectroscopic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Sy Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libasse Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (6), pp.301-305. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.2010.33.6.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive investigation of fibronectin adsorption on titanium surfaces using PM-RAIRS: effect of surface hydroxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dargaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (6-7), pp.466-470. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.3295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocatalytic sonolysis of iron pentacarbonyl in room temperature ionic liquid [BuMeIm][Tf2N]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaïc Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.2111-2113. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0CP01670E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organotin(IV) benzoato adducts: Synthesis and spectroscopic studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Sy Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libasse Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (6), pp.307-314. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.2010.33.6.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Modeling and Calculation of NMR Parameters: An ab Initio Study of the Polymorphs of Bulk Glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (8), pp.3657-3667. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg100525h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between soil composition and retention capacity of terbumeton onto chalky soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Arfaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (3), pp.245-252. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN08105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of amino acids on oxide supports: A Solid-State NMR study of glycine adsorption on silica and alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Yu Piao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (42), pp.18163-18172. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906891y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of iron impurities on the catalytic activity of BEA, MOR and MFI zeolites in the SCR of NO by ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Dzwigaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Janas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Rojek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (1-2), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2008.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of the adsorption of microsolvated glycine on a hydrophilic amorphous silica surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Tougerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (42), pp.6360-6368. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B806501B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt concentration and pH-dependent adsorption of two polypeptides on planar and divided alumina surfaces; in situ IR investigations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.2463-2471. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la062208p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Cu(II) onto vineyard soils: macroscopic and spectroscopic investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 307, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.10.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of the evolution of Ni2+ environment in faujasite upon rehydration by in situ dispersive-EXAFS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Groust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102, pp.257-260. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10562-005-5865-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of soil particles by X-ray diffraction (XRD), X-ray photoelectron spectroscopy (XPS), electron paramagnetic resonance (EPR) and transmission electron microscopy (TEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Flogeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aplincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.345-353. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2005037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of the adsorption of neutral glycine on silica from the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lomenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Bery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1061-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of soil particles by X-ray diffraction (XRD), X-ray photoelectron spectroscopy (XPS), electron paramagnetic resonance (EPR) and transmission electron microscopy (TEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Flogeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aplincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.345-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and thermal condensation mechanisms of amino acids on oxide supports : I. Glycine on silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.914-923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage électrochimie de l'énergie et batteries : implications dans la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inaugural 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Espace, Environnement, Risques et Résilience, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration of Li-ion LFP cathode materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Ouaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Recham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay‐tahar Sougrati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire des métaux critiques (Pd, Co, Li) : à la recherche d'une technologie verte de recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of lithium from lithium-ion battery cathode materials using supercritical carbon dioxide (scCO 2 ) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Ni-Fe Nanoparticles Upon Oxidation-Reduction And Catalytic Reaction: an Advanced Characterization Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prussian blue analogues for potassium-ion batteries: Application of complementary operando X-ray techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Electrochemical Society, May 2022, Vancouver, Canada. pp.60, </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2022-01160mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the properties of KVPO4F high voltage positive electrode through anionic substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long H. B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS - 2022 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nanoparticules de ZnFe2O4 et SnO2 par pyrolyse laser pour électrodes négatives de batteries Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFC Journées Annuelles 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02329512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnFe$_2$O$_4$ and ZnO/Fe$_2$O$_3$ nanoparticles as anode materials for lithium-ion batteries: understanding of the lithium storage mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiBD-8 2017 –“Electrode materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnFe$_2$O$_4$ and ZnO/Fe$_2$O$_3$ nanoparticles as anode materials for lithium-ion batteries: understanding of the lithium storage mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECerS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intriguing intermetallic based negative electrodes for Na batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium on Na batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-scale study of the electrochemical response of Li-ion electrode materials to emulated photovoltaic electrochemical constrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential oxidation and spontaneous reduction of vanadium in KxVPO4F1-yOy positive electrode materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIBD2023 - Lithium Battery Dscussions "Electrode Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potassium-ion battery anode—carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Larhrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Ghimbeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yang Xu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Potassium Storage - Principles, Materials, and Technological Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing; Elsevier, 2024, 978-0-443-13890-4. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13891-1.00005-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Carbonaceous Negative Electrodes in Sodium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Na‐ion Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2021, 9781789450132. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119818069.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Absorption Spectroscopy Study of Battery Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Khodaei, Luca Petaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-ray Characterization of Nanostructured Energy Materials by Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-75, 2017, 978-953-51-3013-0. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/66868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer Shifts in Solid State Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rudolf Mössbauer Story: His Scientific Work and Its Impact on Science and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-198, 2012, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17952-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Characterization of Solid Materials and Heterogeneous Catalysts: From Structure to Surface Reactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co., pp.407-452, 2012, 9783527326877. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527645329.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAL CARBODIIMIDES AND METAL CYANAMIDES AS ELECTRODE MATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pierre Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2016/19855, PCT/EP2016/063219. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New negative electrode for Na-ion battery based on intermetallic phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 1355651. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilles' heel of Iron-Based Catalysts During Oxygen Reduction in Acidic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Hyuck Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Kyu Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gajeon Chon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Wook Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman, Altin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective 2023 du Conseil Scientifique de l'Institut de Chimie du CNRS (Mandature 2019-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balan Lavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Debiemme-Chouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Voyage vers la surface : Structure et réactivité de solides inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catalyse. Université Pierre et Marie Curie - Paris VI, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00092493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId851"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lorenzo Stievano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (179)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Degradation Mechanisms in Water‐In‐Salt Electrolyte: Part 1—In Depth Soaking Investigation by Means of Multiprobe Techniques of LiFePO 4 versus TiS 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Drnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (2), pp.e202500539. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202500539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating structural deterioration via partial substitution with Fe in Mn-based Prussian white cathodes for Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Clavelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (12), pp.7150-7161. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA08040A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na10Mn4O9: Synthesis, Structure, and Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Kovrugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (3), pp.1616-1626. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.5c03485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting MnP4 as a negative electrode for Li-ion batteries: mechanism and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.17434 - 17444. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D6TA00420B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An In Situ ATR‐FTIR Electrochemical Cell for the Study of Battery Processes: Design, Implementation, and Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Josepetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilie Hanzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Hoang Bao Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (2), pp.e202500132. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202500132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the K–Mn–O system for green cathode materials in potassium-ion batteries: from K2MnO4 to K3MnO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Kovrugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pralong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (22), pp.13669-13676. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA07398G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fe-thiolate layered metal organic framework as a high-performance electrode material for potassium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dat Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusik Gedikoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (53), pp.9614-9617. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC02470F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Oxide/MAX Phase Nanocomposites via Low‐Temperature Oxidation for Lithium‐Ion Battery Anodes: Peeking Behind the Electrochemical Mechanism via In Situ Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Ostroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Vallana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Marchionna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (45), pp.e12947. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202512947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the direct lithiation of spent LFP cathodes: the crucial role of reducing agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Ouaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guèry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Recham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EES Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (5), pp.1068-1082. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4EB00044G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a community lightsource meta-infrastructure to accelerate battery innovation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Biscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Bozzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Casas-Cabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Machado Calisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.031001. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/addd46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Role of Oxygen in Materials for Heterogeneous Catalysis and Energy Storage: A Dive into the Oxygen K-Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Kumar Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Theofanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giannici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (42), pp.57768-57785. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c12987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling capacity limitations of MnO2 in rechargeable Zn chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Martin-Diaconescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Phillip Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Khabazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Mundet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (21), pp.9611-9622. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ee03588k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the structural and electronic heterogeneity of LiVPO4F and KVPO4F positive electrode materials by combined X-ray absorption and emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazer Jose H. Togonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.102541. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.102541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals recovery by supercritical CO2 processes: a focus on Li-ion battery metals extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229 (March), pp.106794. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2025.106794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo-12-crown-4-ether-mediated lithium transport in supercritical CO2: A preliminary study for recycling lithium-ion battery cathode materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.100883. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the role of the covalent Ni–O bonds in LiNiO 2 positive electrodes: a correlative hard X-ray spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazer Jose H. Togonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (34), pp.28305-28317. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA03573B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution of Iron for Vanadium in Phosphate Fluoride Positive Electrode Materials for Na-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Knies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Arraghraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Gammaitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seidlmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (14), pp.5129-5142. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sulfur-Containing Gel Polymer Electrolytes for Sodium–Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Hawila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Gimello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (17), pp.9420-9431. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Formation to Reactivation of Inactive Lithium in Lithium Metal Anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Ghorbanzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel López del Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (20), pp.e202500242. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202500242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na2Fe3(SO4)4: a zero-strain sustainable positive electrode material for Na-Ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Grebenshchikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Olchowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Yaroslavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (44), pp.e202511285. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202511285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terms of Latin origin relating to sample characterization (IUPAC Technical Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa K Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karena W Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Elice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brynn Hibbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (11), pp.1531-1540. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2022-1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the Electrochemical Ca$^{2+}$ Intercalation in Anatase Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ceppetelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Dilena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Assunta Navarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (9), pp.e202400183. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202400183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a More Sustainable Leaching Process for Li-Ion Battery Cathode Material Recycling: Mechanochemical Leaching of LiCoO 2 Using Citric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (9), pp.2032-2040. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssusresmgt.4c00175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the ligand and electronic structure in KVPO4F1-xOx positive electrode materials by Valence-to-Core X-ray emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazer Jose H. Togonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriti Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, pp.103406. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2024.103406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine NaMn0.66Fe0.34PO4 as a Cathode Material for Advanced Sodium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Ouaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (10), pp.e202400214. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202400214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Na + Diffusion, Physicochemical Behavior, and Electrochemical Performance of a Gel Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (22), pp.29077-29086. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c19106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing sustainable practices in Li-ion battery cathode material recycling: mechanochemical optimisation for magnetic cobalt recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Mechanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (4), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4mr00018h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fundamental Correlative Spectroscopic Study on Li 1‐x NiO 2 and NaNiO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Mozhzhukhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N.O. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (41), pp.2401413. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202401413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the Interplay of Specific Surface, Porosity, and Permeability and Their Ultimate Role on Electrochemical Behavior of Compacted Li-Powder Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (13), pp.5426-5437. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c00663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium and cobalt extraction from LiCoO2 assisted by p(VBPDA-co-FDA) copolymers in supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay‐tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2024.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe(III)-carboxythiolate layered Metal-Organic Frameworks with potential interest as active materials for rechargeable alkali-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nusik Gedikoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (44), pp.23909-23921. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3TA05353A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Coulombic Efficiency in Lithium Metal Anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Djafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Naylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (6), pp.2381-2393. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MnP4 electrode for Na-ion batteries: a complex and effective electrochemical mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.23950-23960. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ta02329j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Electrolyte Concentration on the Nature of the Solid Electrolyte Interphase of a Lithium Metal Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parnian Salembier Peyrovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Gimello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.2201037. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202201037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Amalgam on Magnesium Electrode: Protective Coating or Not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pechberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dedryvère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.2201098. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2023 roadmap for potassium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Titirici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Cora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (2), pp.021502. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/acbf76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural and magnetic features of perovskite oxides La1–xSrxMnO3+δ (x = 0.05, 0.10, 0.20) depending on the strontium doping content and heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pchelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Sedykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Chistyakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Rusakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Alekhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (7), pp.10774-10786. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.11.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the electrochemical activation and the reaction mechanism of maricite-NaFePO 4 using multimodal operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Berlanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernández-Ropero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyrouz Baaboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Drewett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (38), pp.20506-20517. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3TA03791F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Vanadium Site Sequential Oxidation in KxVPO4F1–yOy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prussian Blue Analogues for Potassium-ion Batteries: Insights into the Electrochemical Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham Ab ,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), pp.3091-3104. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TA08439B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K3MnO4: A New Cathode Material for K-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pralong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (15), pp.7785-7789. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.3c01315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Atomic Dispersion of Fe and Co Supported on Reduced Graphene Oxide for High-Performance Lithium–Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (38), pp.44932-44941. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c08669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Halide Ions in the Stabilization of Hybrid Sn-Based Coatings for Lithium Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hagopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.10319-10326. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c22889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the nucleation and growth mechanism of Li dendrites on zinc oxide-coated nickel electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hagopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (34), pp.17593-17602. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ta04466h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-Hydroxymethylfurfural Oxidation to 2,5-Furandicarboxylic Acid on Noble Metal-Free Nanocrystalline Mixed Oxide Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Emre Demet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Gimello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Arletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tanchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.814. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12080814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Nucleation Overpotential in Lithium Metal Batteries: Never Forget the Counter Electrode!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolkhaled Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Younesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (7), pp.070509. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac7e73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Cathodic Potential of KVPO4F through Oxygen Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Sanz Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.4523-4535. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloying electrode coatings towards better magnesium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pechberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hagopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (22), pp.12104-12113. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TA02083A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Empirical Method for Simulating V L 2,3 Edges: The Example of KVPO4F and KVOPO4 Cathode Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (46), pp.19782-19791. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c05334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview on Protecting Metal Anodes with Alloy‐Type Coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (8), pp.1252-1266. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202100009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging calcium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe de Meatza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bitenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Brutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 482, pp.228875. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline-earth metal-doped perovskites La0.95A0.05MnO3+δ (A = Ca, Sr): New structural and magnetic features revealed by 57Fe Mössbauer spectroscopy and magnetic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pchelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Sedykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Chistyakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyacheslav Rusakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Alekhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, pp.110268. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries & Supercaps : In Situ and Operando Methods for Energy Storage and Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa K Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (12), pp.1789-1790. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202100291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of X-ray spectroscopies for unveiling the functional mechanisms in batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Simonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (41), pp.23445-23465. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03263A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganyong Starch Derived Hard Carbon Anodes for Sodium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenst Andreas Arie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kristianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Muljana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.4033-4036. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2021.19220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Solution Chemistry on Growth and Structural Features of Mo-substituted Spinel Iron Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérazade Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (10), pp.7217-7227. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 roadmap for sodium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Tapia-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robert Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Alptekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Amores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Au</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.031503. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/ac01ef⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-driven conversion and alloying mechanisms in core-shell Sn/SnOx nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Soulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.106153. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supported carbon nanofibers as negative electrodes for K-ion batteries: Performance and mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362, pp.137125. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.137125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Performance and Mechanism of Calcium Metal‐Organic Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bitenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Scafuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Pirnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matic Lozinšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.214-220. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonization of polysaccharides in FeCl3/BmimCl ionic liquids: Breaking the capacity barrier of carbon negative electrodes in lithium ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Baccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hubert Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 474, pp.228575. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Effects of Anomalous Current Densities on Manganese Hexacyanoferrate for Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Passerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (21), pp.7573. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10217573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum‐Chemical Study of the FeNCN Conversion‐Reaction Mechanism in Lithium‐ and Sodium‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Laurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (9), pp.3718-3723. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201914760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the electrolyte on K-metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (93), pp.14673-14676. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC05024E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible High Capacity and Reaction Mechanism of Cr 2 (NCN) 3 Negative Electrodes for Li‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.1901260. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201901260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fe 4+/3+ redox mechanism in NaFeO 2 : A simultaneous operando Nuclear Resonance and X‐ray Scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.1341-1349. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202000157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Mechanochemical Approach towards Thiospinel MgCr 2 S 4 as a Potential Electrode for Post-Lithium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Caggiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Enzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gerbaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.43. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries6030043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peculiar redox mechanism of copper nitroprusside disclosed by a multi-technique approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper R. Plasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cristol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.108336. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Sodiation Mechanism of TiO 2 via Operando X-ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (16), pp.5547. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10165547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Insights into the Electrochemical Mechanism of Rechargeable Calcium/Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Scafuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Pirnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bitenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (19), pp.8266-8275. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c02074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydration of Alginic Acid Cryogel by TiCl 4 vapor: Direct Access to Mesoporous TiO 2 @C Nanocomposites and Their Performance in Lithium‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario De bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.2660-2670. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201900781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Ni@Pt core@shell conformal nanofibre oxygen reduction electrocatalysts via microwave-assisted galvanic displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Ercolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah J Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J Rozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (24), pp.6920 - 6928. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cy01514k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid iron montmorillonite nano-particles as an oxygen scavenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Khederlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakry Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 357, pp.750 - 760. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.09.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electrochemical Sodiation of FeSb 2 : New Insights from Operando 57 Fe Synchrotron Mössbauer and X-Ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rahamim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.66-73. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.201800075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt Carbodiimide as Negative Electrode for Li‐Ion Batteries: Electrochemical Mechanism and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Jiju Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dronskowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (19), pp.5101-5108. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201901264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloys to Replace Mg Anodes in Efficient and Practical Mg-Ion/Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dedryvère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.2040-2044. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.9b01389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando X-ray absorption spectroscopy applied to battery materials at ICGM: The challenging case of BiSb's sodiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2019.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and Characterization of Active Films Containing Iron–Montmorillonite Nanocomposites for O2 Scavenging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9091193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimetallic Fe-Ni/SiO2 catalysts for furfural hydrogenation: Identification of the interplay between Fe and Ni during deposition-precipitation and thermal treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qifeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christi Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Félicie Lamic-Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Girardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 334, pp.162-172. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2018.11.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Active Sites in Pyrolyzed Fe–N–C Catalysts for Fuel Cell Cathodes by Bridging Density Functional Theory Calculations and 57 Fe Mössbauer Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Matanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Atanassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9359-9371. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Oxygen Redox Strategy in Designing Cathode Material for Batteries: Dynamics of a Prussian Blue-like Cathode Revealed by Operando X-ray Diffraction and X-ray Absorption Fine Structure and by a Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Plaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (14), pp.8588-8598. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying chemometrics to study battery materials: Towards the comprehensive analysis of complex operando datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.328-337. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnSb vs. Sn: improving the performance of Sn-based anodes for K-ion batteries by synergetic alloying with Sb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (25), pp.15262-15270. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA03760H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rambutan peel based hard carbons as anode materials for sodium ion battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenst Andreas Arie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kristianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Muljana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (12), pp.953-960. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1536383X.2019.1671372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green electrode processing using a seaweed-derived mesoporous carbon additive and binder for LiMn 2 O 4 and LiNi 1/3 Mn 1/3 Co 1/3 O 2 lithium ion battery electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.450-456. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SE00483H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Evaluation of Pb, Ag, and Zn Cyanamides/Carbodiimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alfredsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dronskowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.4339-4347. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b02748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snapshot on Negative Electrode Materials for Potassium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.46. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2019.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-walled carbon nanotubes, a performing additive to enhance capacity retention of antimony anode in potassium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.106493. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper Electroactivity in Prussian Blue-Based Cathode Disclosed by Operando XAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Plaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (28), pp.15868 - 15877. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Alloying of Lead in Potassium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (9), pp.12195 - 12200. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b01369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Lithiation of Ge: New Insights by Operando Spectroscopy and Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Loaiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (7), pp.3709 - 3718. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Mg alloying properties along the Sb1-xBix solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephrem Terefe Weldekidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 259, pp.276-283. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando XAFS and XRD Study of a Prussian Blue Analogue Cathode Material: Iron Hexacyanocobaltate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Plaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.36. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat3040036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the Alloy Mechanism of Sb and Bi Electrodes for K-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (32), pp.18266 - 18273. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginic acid-derived mesoporous carbonaceous materials (Starbon®) as negative electrodes for lithium ion batteries: Importance of porosity and electronic conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 406, pp.18 - 25. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the origin of superior electrochemical cycling performance: new insights on sodiation–desodiation mechanism of SnSb from operando spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille La Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (18), pp.8724-8734. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ta02248h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphitic microstructure and performance of carbon fibre Li-ion structural battery electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Fredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Jeschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Wallenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.015003. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-7532/aab707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilles' heel of iron-based catalysts during oxygen reduction in acidic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Hyuck Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Kyu Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Wook Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gajeon Chon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Ranjbar Sahraie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (11), pp.3176-3182. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8EE01855C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginic acid aquagel as a template and carbon source in the synthesis of Li 4 Ti 5 O 12 /C nanocomposites for application as anodes in Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (57), pp.32558 - 32564. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA05928D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the Way for K-Ion Batteries: Role of Electrolyte Reactivity through the Example of Sb-Based Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (40), pp.34116 - 34122. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b08902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electrochemical Sodiation of Sb Investigated by Operando X-ray Absorption and 121 Sb Mössbauer Spectroscopy: What Does One Really Learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries4020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodiimides as energy materials: which directions for a reasonable future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeethu Arayamparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Slabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (32), pp.10827 - 10832. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt01846d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginic acid-derived mesoporous carbon (Starbon®) as template and reducing agent for the hydrothermal synthesis of mesoporous LiMn 2 O 4 grafted with carbonaceous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (29), pp.14392 - 14399. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8TA04128H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysulfides Formation in Different Electrolytes from the Perspective of X-ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dominko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joseph Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 (1), pp.A5014 - A5019. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0151801jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation and Dynamics of Lithium Ions in Carbonate-Based Electrolytes during Cycling Followed by Operando Infrared Spectroscopy: The Example of NiSb 2 , a Typical Negative Conversion-Type Electrode Material for Lithium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (48), pp.26598 - 26606. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the lithiation/delithiation mechanism of Si(1-x)Ge(x) alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C. Loaiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Boulaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (24), pp.12462 - 12473. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA02100C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electrochemical activity of the nitrosyl ligand in copper nitroprusside: a new possible redox mechanism for lithium battery electrode materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mullaliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 257, pp.364 - 371. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V^IV disproportionation upon sodium extraction from Na3V2(PO4)2F3 observed by operando x-ray absorption spectroscopy and solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahya Bamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Simonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (8), pp.4103-4111. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis of the Conversion Mechanism of TiSnSb vs Li by Operando Triple-Edge X-ray Absorption Spectroscopy: a Chemometric Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik M. Kelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan V. Chadwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (24), pp.10446 - 10454. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanism of Li2S activation in lithium-sulfur batteries: Can we avoid the polysulfide formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tchernychova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iztok Arčon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 344, pp.208-217. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.01.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeSi4P4 : A novel negative electrode with atypical electrochemical mechanism for Li and Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gal Grinbom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 372, pp.196 - 203. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electrochemical performances of ZnFe2O4/[gamma]-Fe2O3 nanoparticles prepared by laser pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyuan Paul Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (17), pp.9236-9243. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NJ00735C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01567338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando characterization of batteries using x-ray absorption spectroscopy: advances at the beamline XAFS at synchrotron Elettra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dominko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iztok Arčon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.074001. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa519a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable polysaccharide-derived mesoporous carbons (Starbon®) as additives in lithium-ion batteries negative electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan G. Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (46), pp.24380 24387. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA08165K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of Na-O2 battery deposits revealed by transmission X-ray microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imanol Landa-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Ruiz de Larramendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, pp.224-231. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2017.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnSb electrodes for Li-ion batteries: the electrochemical mechanism and capacity fading origins elucidated by using operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antitomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Biscaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aymé-Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (14), pp.6546 - 6555. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA10138K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li deinsertion mechanism and Jahn–Teller distortion in LiFe0.75Mn0.25PO4: an operando x-ray absorption spectroscopy investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (14), pp.44004 </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa605c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Relaxation on Conversion Negative Electrode Materials for Li-Ion Batteries: A Study of TiSnSb Using 119Sn Mössbauer and 7Li MAS NMR Spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen E. Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (11), pp.4032-4041. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Phosphate Species on Hydrated Anatase TiO2 Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.997-1008. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing active sites in iron-based catalysts for oxygen electro-reduction: A temperature-dependent 57Fe Mössbauer spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K. Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 262, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2015.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding the lithiation/delithiation process in Fe0.5TiOPO4/C electrode material for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Saadoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 148, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Express and low-cost microwave synthesis of the ternary Chevrel phase Cu2Mo6S8 for application in rechargeable magnesium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antitomaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 242, pp.151. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2016.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transfer and spin transition in metal-hexacyanoferrates driven by anatase TiO2: electronic and structural order effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Ciabocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Berrettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sougrati Moulay-Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (12), pp.10406-10411. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6NJ02650H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electrochemical encounter between sodium and mesoporous anatase TiO2 as a Na-ion electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Daenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (23), pp.4431-4437. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CE02598B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical magnesiation of the intermetallic InBi through conversion-alloying mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 209, pp.730. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic studies of metal hexacyanoferrates based cathodes for Li rechargeable batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 712, pp.012127. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/712/1/012127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition-Metal Carbodiimides as Molecular Negative Electrode Materials for Lithium- and Sodium-Ion Batteries with Excellent Cycling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohiu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël P. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (16), pp.5090-5095. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201600098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Titania@Carbon Nanocomposite from Urea-Impregnated Cellulose for Efficient Lithium and Sodium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.264-273. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201501561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando Mössbauer Spectroscopy Investigation of the Electrochemical Reaction with Lithium in Bronze-Type FeF 3 ·0.33H 2 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ercole Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (42), pp.23933 - 23943. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition‐Metal Carbodiimides as Molecular Negative Electrode Materials for Lithium‐ and Sodium‐Ion Batteries with Excellent Cycling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohiu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël P. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128 (16), pp.5174-5179. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201600098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Of Air-Stable Fe/C/Pd Composite Nanoparticles For Environmental Remediation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Haham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Grinblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Margel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.xxx-xxx. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and mechanism of FeSb2 as negative electrode for Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Toiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraisse Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 280, pp.588-592. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the electrochemical behavior of micrometric Bi and Mg3Bi2 as high performance negative electrodes for Mg batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (32), pp.16478-16485. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ta04077a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigation of indium-based electrode in Mg battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Murgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephrem Terefe Weldekidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.56. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2015.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quest for Polysulfides in Lithium–Sulfur Battery Electrolytes: An Operando Confocal Raman Spectroscopy Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Scheers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraisse Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (13), pp.2755-2759. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201500448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of catalytic sites for oxygen reduction in iron- and nitrogen-doped graphene materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Armel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.937-942. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Nanocellulose Aerogel into TiO2 and TiO2@C Nano-thorns by Direct Anhydrous Mineralization with TiCl4. Evaluation of Electrochemical Properties in Li Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plumejeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (27), pp.14584-14592. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b00299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthetic route towards nanostructured Fe–TiO2(B), used as negative electrode for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 278, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Structural and Electrochemical Properties in Highly Defective LiFePO4 Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Amisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Dražič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (12), pp.4261-4273. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b00470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Iron-Based Magnetic Activated Carbon Fabrics for Environmental Remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Haham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Grinblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Margel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (7), pp.4593-4607. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma8074593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Detection of Polysulfides in the Presence of Adsorption Additives by Operando X-ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dominko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu U. M. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida Lapornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Vizintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matjaz Kozelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (33), pp.19001-19010. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on the Reversible Lithiation Mechanism of TiO2(B) by Operando X-ray Absorption Spectroscopy and X-ray Diffraction Assisted by First-Principles Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemoigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (47), pp.27210-27218. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507574e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Heart of a Conversion Reaction: An Operando X-ray Absorption Spectroscopy Investigation of NiSb2, a Negative Electrode Material for Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (48), pp.27772-27780. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5097579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Furfuryl Alcohol on Metal Organic Framework-based Fe/N/C Electrocatalysts for Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Morozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.192-205. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the insertion mechanism of lithium into anatase by operando X-ray diffraction and absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 268, pp.252-255. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2014.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Fe2TiO5-based nanoheterostructured mesoporous photoanodes with improved visible light photoresponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (18), pp.6567-6577. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TA00102H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Absorption Near-Edge Structure and Nuclear Magnetic Resonance Study of the Lithium-Sulfur Battery and its Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu U. M. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iztok Arčon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Mali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (5), pp.894-904. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201300972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Forward Scattering of Synchrotron Radiation by 99Ru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Bessas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. G. Merkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Chumakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rueffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël P. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.147601. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.147601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Carbide Nanoparticles Growth in Room Temperature Ionic Liquids [Cn-MIM][BF4] (n = 12, 16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaic Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.1490-13. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-013-1490-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molecular Picture of the Adsorption of Glycine in Mesoporous Silica through NMR Experiments Combined with DFT‑D Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.4104-4114. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312195a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthesis and long cycle life of SnSb as negative electrode material for Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI: 10.1016/j.elecom.2013.03.029. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2013.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the catalysis of peptide bonds formation by oxide surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (32), pp.13371-13380. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP51282G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring of phase composition and morphology of TiO2-based electrode materials for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 231, pp.23-28. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.12.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophorolipids-functionalized iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noiville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Bogaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.1606-1620. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP41977G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nb-Doped TiO2 Nanofibers for Lithium Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Fehse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Savych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.13827-13835. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp402498p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of C-coated LiFe0.33Mn0.67PO4 as positive electrode material for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dedryvère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Gonbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 192, pp.201-209. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2012.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mouyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (12), pp.3837-3848. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better Cycling Performances of Bulk Sb in Na-Ion Batteries Compared to Li-Ion Systems: An Unexpected Electrochemical Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (51), pp.20805-20811. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja310347x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of RuO2 Crystallization in Borosilicate Glass: An Original in Situ ESEM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.3478-3489. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic202156y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical mechanisms in tin-containing composite materials for negative electrodes in Li-ion batteries: transformation of the interfacial tin species during the first galvanostatic discharge of Sn[BPO4]0.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Olivier-Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Willmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (16), pp.6644. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the electrochemical response to emulated photovoltaic electrochemical constrains of Li-ion electrode materials at the lab-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (20), pp.8688. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbothermal synthesis of Sn-based composites as negative electrode for lithium ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mouyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Maria Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.6863. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron topochemistry and surface reactivity of amphibole asbestos: relations with in vitro toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pacella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B. Andreozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giantomassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402, pp.871-881. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5525-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2Cu(en)2Cl2•4SnPh2Cl2•SnCl4 and Cu(en)3CuCl4SnPh3Cl: Synthesis and spectroscopic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Sy Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libasse Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (6), pp.301-305. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.2010.33.6.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocatalytic sonolysis of iron pentacarbonyl in room temperature ionic liquid [BuMeIm][Tf2N]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaïc Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.2111-2113. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0CP01670E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive investigation of fibronectin adsorption on titanium surfaces using PM-RAIRS: effect of surface hydroxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dargaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (6-7), pp.466-470. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.3295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organotin(IV) benzoato adducts: Synthesis and spectroscopic studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Sy Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libasse Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (6), pp.307-314. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.2010.33.6.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Modeling and Calculation of NMR Parameters: An ab Initio Study of the Polymorphs of Bulk Glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (8), pp.3657-3667. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg100525h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between soil composition and retention capacity of terbumeton onto chalky soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Arfaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (3), pp.245-252. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN08105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of amino acids on oxide supports: A Solid-State NMR study of glycine adsorption on silica and alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Yu Piao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (42), pp.18163-18172. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906891y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of iron impurities on the catalytic activity of BEA, MOR and MFI zeolites in the SCR of NO by ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Dzwigaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Janas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Rojek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (1-2), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2008.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of the adsorption of microsolvated glycine on a hydrophilic amorphous silica surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Tougerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (42), pp.6360-6368. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B806501B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Cu(II) onto vineyard soils: macroscopic and spectroscopic investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 307, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.10.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt concentration and pH-dependent adsorption of two polypeptides on planar and divided alumina surfaces; in situ IR investigations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.2463-2471. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la062208p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of the evolution of Ni2+ environment in faujasite upon rehydration by in situ dispersive-EXAFS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Groust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102, pp.257-260. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10562-005-5865-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of soil particles by X-ray diffraction (XRD), X-ray photoelectron spectroscopy (XPS), electron paramagnetic resonance (EPR) and transmission electron microscopy (TEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Flogeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aplincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.345-353. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2005037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of the adsorption of neutral glycine on silica from the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lomenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Bery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1061-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of soil particles by X-ray diffraction (XRD), X-ray photoelectron spectroscopy (XPS), electron paramagnetic resonance (EPR) and transmission electron microscopy (TEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Flogeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aplincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.345-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and thermal condensation mechanisms of amino acids on oxide supports : I. Glycine on silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.914-923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration of Li-ion LFP cathode materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Ouaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Recham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay‐tahar Sougrati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage électrochimie de l'énergie et batteries : implications dans la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inaugural 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Espace, Environnement, Risques et Résilience, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of lithium from lithium-ion battery cathode materials using supercritical carbon dioxide (scCO 2 ) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire des métaux critiques (Pd, Co, Li) : à la recherche d'une technologie verte de recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Ni-Fe Nanoparticles Upon Oxidation-Reduction And Catalytic Reaction: an Advanced Characterization Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prussian blue analogues for potassium-ion batteries: Application of complementary operando X-ray techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Electrochemical Society, May 2022, Vancouver, Canada. pp.60, </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2022-01160mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the properties of KVPO4F high voltage positive electrode through anionic substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long H. B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS - 2022 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nanoparticules de ZnFe2O4 et SnO2 par pyrolyse laser pour électrodes négatives de batteries Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFC Journées Annuelles 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02329512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnFe$_2$O$_4$ and ZnO/Fe$_2$O$_3$ nanoparticles as anode materials for lithium-ion batteries: understanding of the lithium storage mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiBD-8 2017 –“Electrode materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnFe$_2$O$_4$ and ZnO/Fe$_2$O$_3$ nanoparticles as anode materials for lithium-ion batteries: understanding of the lithium storage mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECerS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intriguing intermetallic based negative electrodes for Na batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium on Na batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-scale study of the electrochemical response of Li-ion electrode materials to emulated photovoltaic electrochemical constrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Thiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential oxidation and spontaneous reduction of vanadium in KxVPO4F1-yOy positive electrode materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIBD2023 - Lithium Battery Dscussions "Electrode Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potassium-ion battery anode—carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nam Le Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Larhrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Ghimbeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yang Xu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Potassium Storage - Principles, Materials, and Technological Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing; Elsevier, 2024, 978-0-443-13890-4. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13891-1.00005-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Carbonaceous Negative Electrodes in Sodium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gabaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Na‐ion Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2021, 9781789450132. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119818069.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Absorption Spectroscopy Study of Battery Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Khodaei, Luca Petaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-ray Characterization of Nanostructured Energy Materials by Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-75, 2017, 978-953-51-3013-0. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/66868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Characterization of Solid Materials and Heterogeneous Catalysts: From Structure to Surface Reactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co., pp.407-452, 2012, 9783527326877. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527645329.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer Shifts in Solid State Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rudolf Mössbauer Story: His Scientific Work and Its Impact on Science and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-198, 2012, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17952-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAL CARBODIIMIDES AND METAL CYANAMIDES AS ELECTRODE MATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwiche Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pierre Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2016/19855, PCT/EP2016/063219. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New negative electrode for Na-ion battery based on intermetallic phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Tahar Sougrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fullenwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 1355651. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilles' heel of Iron-Based Catalysts During Oxygen Reduction in Acidic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Hyuck Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Kyu Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gajeon Chon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Wook Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman, Altin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective 2023 du Conseil Scientifique de l'Institut de Chimie du CNRS (Mandature 2019-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balan Lavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Debiemme-Chouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Voyage vers la surface : Structure et réactivité de solides inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catalyse. Université Pierre et Marie Curie - Paris VI, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00092493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId851"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00420B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c03485" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05488496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Josepetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Hanzu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500132" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Sagot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA07398G" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Clavelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escudero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08040A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Doublet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Korjus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500539" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Kumar Das" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Theofanidis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giannici" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sahle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12987" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05339845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Martin-Diaconescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Phillip Black" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Khabazian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Mundet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ee03588k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04910076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazer Jose H. Togonon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Longo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.102541" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Biscari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Bozzini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Casas-Cabanas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Machado Calisto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/addd46" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05397964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ostroman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vallana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gentile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marchionna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Perego" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202512947" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05302118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouaneche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#232;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EB00044G" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhi Mondal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106794" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05286988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoffregen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100883" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA03573B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05177763v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Knies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Arraghraghi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gammaitoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seidlmayer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00806" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolkhaled Mohammadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ghorbanzade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel L&#243;pez del Amo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500242" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Grebenshchikova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Yaroslavtsev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202511285" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salcedo-Abraira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Le Thanh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusik Gedikoglu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02470F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629084v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19106" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mr00018h" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa K Peterson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karena W Chapman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Elice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brynn Hibbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2022-1103" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04630566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;ry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202400214" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.4c00175" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04550827v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriti Choudhary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2024.103406" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04693535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceppetelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Busato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Dilena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cavallo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Assunta Navarra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202400183" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c00663" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Mozhzhukhina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N.O. Gillespie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wittmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez Ramirez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401413" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay&#8208;tahar Sougrati" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.03.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884770v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pechberty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201098" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04066036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Titirici" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furio Cora" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cullen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/acbf76" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253449v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02329j" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04052342v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Djafer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Naylor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03518" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnian Salembier Peyrovi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Berlanga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez-Ropero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyrouz Baaboura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Drewett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA03791F" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04014787v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pchelina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sedykh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Chistyakova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Rusakov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Alekhina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.11.270" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925593v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03132" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham Ab ," TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA08439B" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452332v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01315" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227549v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Rahimi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08669" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05353A" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03761241v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hagopian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta04466h" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762718v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Emre Demet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080814" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723381v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Younesi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7e73" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00295" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690170v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA02083A" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872596v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05334" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262583v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c22889" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405627v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Simonelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03263A" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe de Meatza" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Brutti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228875" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293735v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110268" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408528v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202100291" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327114v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenst Andreas Arie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hazel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kristianto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henky Muljana" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2021.19220" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222581v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;razade Haouari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Squires" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00278" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327098v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Tapia-Ruiz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Alptekin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amores" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Au" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac01ef" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327111v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202100009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025611v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diatta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hermann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000157" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022586v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05024E" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981315v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mullaliu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giorgetti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Passerini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217573" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514507v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Laurita" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Jiju Arayamparambil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914760" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514522v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Arayamparambil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201901260" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919900v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caggiu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Enzo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gerbaldi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries6030043" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879284v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper R. Plasier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.05.026" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914709v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10165547" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966157v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scafuri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Pirnat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Vizintin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02074" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482461v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soulmi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106153" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921278v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baccour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228575" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956561v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Farina" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caracciolo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137125" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001521v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Lozin&#353;ek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jerman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000197" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162116v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichao Shi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Yang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christi Peterson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-F&#233;licie Lamic-Humblot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.11.041" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292379v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Matanovic" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02586" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887437v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland-Modeste Kombaya-Touckia-Linin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Khederlou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.164" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401945v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ercolano" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J Rozi&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy01514k" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309115v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dronskowski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901264" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980761v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rahamim" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201800075" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268144v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Meng" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.9b01389" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285618v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091193" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275372v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.06.027" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165716v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lippens" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA03760H" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394773v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2019.1671372" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077857v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Conti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.02.002" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097338v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Plaisier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12116" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998766v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Bruyn" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00483H" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051121v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Liu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alfredsson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02748" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132652v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00046" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196162v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106493" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152062v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario De&#8197;bruyn" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900781" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865137v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fredi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Jeschke" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wallenstein" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Rashidi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/aab707" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905795v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat3040036" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858378v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04575" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897407v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.026" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789170v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta02248h" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717911v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loaiza" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11249" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649169v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Terefe Weldekidan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.170" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887695v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyuck Choi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Kyu Lim" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wook Chung" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajeon Chon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar Sahraie" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EE01855C" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896379v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gachot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b08902" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898985v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA05928D" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858875v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Slabon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01846d" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850251v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA04128H" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845342v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03429" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886583v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01369" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627946v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.107" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2VX43ZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481123v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Broux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Bamine" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11413" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680318v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Kelder" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V. Chadwick" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04088" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661243v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06685" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543238v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Loaiza" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salager" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA02100C" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467093v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabanne" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tchernychova" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Ar&#269;on" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.01.112" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630155v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Grinbom" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.10.069" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01567338v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourrioux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Paul Wang" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rousseau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00735C" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442643v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dominko" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa519a" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650930v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Alauzun" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08165K" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524876v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Landa-Medrano" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sorrentino" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Ruiz de Larramendi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2017.05.021" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502705v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antitomaso" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10138K" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486594v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iadecola" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aldon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa605c" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686984v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiliana Aquilanti" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joseph Helen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0151801jes" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332486v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.04.020" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWKG3JW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404501v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ciabocco" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Berrettoni" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougrati Moulay-Tahar" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ02650H" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277121v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Lasri" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Saadoune" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.021" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350635v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.07.022" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJK1VXFS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345469v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02598B" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302890v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohiu Liu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdelfattah" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P. Hermann" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600098" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350705v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignani" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012127" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389112v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ercole Conte" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Di Carlo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06711" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277538v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501561" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFL4GW7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302900v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201600098" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269687v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Deroy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03519" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241139v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goellner" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Schuppert" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaouen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.10.017" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4N64LJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334319v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Johnston" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01502" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195065v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Scheers" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraisse Bernard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500448" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T3DG327-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188739v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Armel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4367" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186334v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.08.007" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST9CF4W6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183117v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta04077a" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177752v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plumejeau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b00299" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096250v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.12.032" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167030v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Amisse" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#269;" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00470" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195979v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Haham" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Grinblat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Margel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8074593" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188769v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu U. M. Patel" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Lapornik" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Kozelj" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05609" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110366v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toiron" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.138" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79X9RC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142887v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.04.039" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57XD54RK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091248v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.09.018" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C13S6T7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975353v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00102H" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087975v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507574e" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091240v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5097579" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933406v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.022" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TJVHL7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969129v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Mali" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300972" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4J72JXJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091244v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Merkel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chumakov" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rueffer" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.147601" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780814v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Tessier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.12.058" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NMXTB5G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808221v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.03.029" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXB7S92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797997v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312195a" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924129v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lambert" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51282G" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770911v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Noiville" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Bogaert" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41977G" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845155v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lippens" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Savych" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402498p" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786427v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cau" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1490-z" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z911M5HF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718520v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perea" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.016" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-516SKT53-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770796v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310347x" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615188v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Goemaere" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soares" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Thiaux" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.06.004" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD0TXML3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614979v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Ruiz" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artus" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.001" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN1C4W54-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687590v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacella" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B. Andreozzi" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Fournier" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giantomassi" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5525-y" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DRRNR4W3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615183v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Willmann" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.01.091" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WTKJB4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576002v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Sy Seck" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libasse Diop" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2010.33.6.301" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558207v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dargaud" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3295" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJMQDG2X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576003v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2010.33.6.307" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604801v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lopes" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg100525h" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576006v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Arfaouia" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayen" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN08105" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799216v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yu Piao" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906891y" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799213v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Dzwigaj" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Janas" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rojek" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Wagner" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.07.017" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JZW8CVT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799212v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B806501B" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-974HV2VG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138685v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062208p" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSB21K37-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133593v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.10.080" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQR1XN5Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020239v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Groust" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pommier" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villain" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-005-5865-3" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJR3K6JR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032199v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Flogeac" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aplincourt" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005037" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128574v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lomenech" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Bery" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886300v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022081v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Meng" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762431v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968373v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815531v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sougrati" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968341v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sougrati" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158774v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549066v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Johansson" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-01160mtgabs" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585094v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long H. B. Nguyen" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329512v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wang" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Xu" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341788v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341796v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924898v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924909v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737139v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703616v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Larbi" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Larhrib" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13891-1.00005-4" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327096v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818069.ch4" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496314v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/x-ray-characterization-of-nanostructured-energy-materials-by-synchrotron-radiation/x-ray-absorption-spectroscopy-study-of-battery-materials" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66868" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655743v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17952-5_10" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2XKXWH8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770930v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527645329.ch10" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418456v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pierre Hermann" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924871v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807251v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman, Altin" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092493v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Doublet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Korjus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Clavelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escudero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08040A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c03485" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00420B" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05488496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Josepetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Hanzu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Sagot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA07398G" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salcedo-Abraira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Le Thanh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusik Gedikoglu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02470F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05397964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ostroman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vallana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gentile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marchionna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Perego" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202512947" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05302118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouaneche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#232;ry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EB00044G" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Biscari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Bozzini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Casas-Cabanas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Machado Calisto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/addd46" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329186v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Kumar Das" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Theofanidis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giannici" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sahle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12987" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05339845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Martin-Diaconescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Phillip Black" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Khabazian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Mundet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ee03588k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04910076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazer Jose H. Togonon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Longo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.102541" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhi Mondal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106794" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05286988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoffregen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100883" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA03573B" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05177763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Knies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Arraghraghi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gammaitoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seidlmayer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00806" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolkhaled Mohammadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ghorbanzade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel L&#243;pez del Amo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500242" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255016v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Grebenshchikova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Yaroslavtsev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202511285" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa K Peterson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karena W Chapman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Elice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brynn Hibbert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2022-1103" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04693535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceppetelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Busato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Dilena" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cavallo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Assunta Navarra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202400183" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763626v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.4c00175" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04550827v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriti Choudhary" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2024.103406" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04630566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;ry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202400214" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629084v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19106" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763628v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mr00018h" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Mozhzhukhina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N.O. Gillespie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wittmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez Ramirez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401413" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c00663" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay&#8208;tahar Sougrati" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.03.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293885v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05353A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04052342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Djafer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Naylor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03518" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253449v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta02329j" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnian Salembier Peyrovi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201037" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pechberty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201098" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04066036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Titirici" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furio Cora" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cullen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/acbf76" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04014787v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pchelina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sedykh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Chistyakova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Rusakov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Alekhina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.11.270" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Berlanga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez-Ropero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyrouz Baaboura" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Drewett" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA03791F" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925593v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03132" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham Ab ," TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA08439B" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452332v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01315" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227549v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Rahimi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08669" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hagopian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c22889" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03761241v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta04466h" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762718v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Emre Demet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080814" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723381v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Younesi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7e73" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690171v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00295" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690170v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA02083A" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05334" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202100009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe de Meatza" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Brutti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228875" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293735v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110268" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408528v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202100291" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405627v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Simonelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03263A" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327114v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenst Andreas Arie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hazel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kristianto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henky Muljana" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2021.19220" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222581v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;razade Haouari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Squires" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00278" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327098v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Tapia-Ruiz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Alptekin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amores" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Au" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac01ef" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482461v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soulmi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106153" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956561v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Farina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caracciolo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137125" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001521v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scafuri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Pirnat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Lozin&#353;ek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jerman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000197" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921278v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baccour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228575" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981315v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mullaliu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giorgetti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Passerini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217573" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514507v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Laurita" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Jiju Arayamparambil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914760" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022586v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05024E" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514522v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeethu Arayamparambil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201901260" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025611v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diatta" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hermann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000157" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919900v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caggiu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Enzo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gerbaldi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries6030043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879284v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper R. Plasier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.05.026" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914709v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10165547" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966157v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Vizintin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02074" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152062v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario De&#8197;bruyn" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900781" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401945v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ercolano" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J Rozi&#232;re" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy01514k" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887437v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland-Modeste Kombaya-Touckia-Linin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Khederlou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.164" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980761v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rahamim" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201800075" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309115v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dronskowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901264" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268144v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Meng" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.9b01389" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275372v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.06.027" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285618v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091193" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162116v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichao Shi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Yang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christi Peterson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-F&#233;licie Lamic-Humblot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.11.041" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292379v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Matanovic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02586" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097338v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Conti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Plaisier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12116" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077857v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.02.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165716v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lippens" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA03760H" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394773v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2019.1671372" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998766v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Bruyn" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00483H" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051121v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Liu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alfredsson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02748" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132652v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00046" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196162v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106493" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845342v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03429" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886583v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01369" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717911v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loaiza" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11249" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649169v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Terefe Weldekidan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.170" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905795v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat3040036" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858378v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04575" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897407v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.026" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789170v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta02248h" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865137v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fredi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Jeschke" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wallenstein" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Rashidi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/aab707" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887695v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Hyuck Choi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Kyu Lim" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wook Chung" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajeon Chon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar Sahraie" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EE01855C" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898985v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA05928D" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896379v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gachot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b08902" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858875v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Slabon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01846d" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850251v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA04128H" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686984v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dominko" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiliana Aquilanti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joseph Helen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0151801jes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661243v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06685" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543238v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Loaiza" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salager" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA02100C" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627946v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.107" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2VX43ZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481123v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Broux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Bamine" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11413" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680318v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Kelder" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V. Chadwick" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04088" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467093v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabanne" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tchernychova" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Ar&#269;on" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.01.112" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630155v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coquil" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Grinbom" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.10.069" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01567338v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourrioux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Paul Wang" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rousseau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ00735C" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442643v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa519a" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650930v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Alauzun" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08165K" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524876v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Landa-Medrano" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sorrentino" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Ruiz de Larramendi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2017.05.021" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502705v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antitomaso" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biscaglia" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10138K" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486594v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iadecola" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aldon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa605c" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334319v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Johnston" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwiche Ali" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01502" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269687v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Deroy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03519" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241139v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goellner" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Schuppert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaouen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.10.017" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4N64LJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277121v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Lasri" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Saadoune" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.021" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350635v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.07.022" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJK1VXFS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404501v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ciabocco" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Berrettoni" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougrati Moulay-Tahar" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ02650H" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345469v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02598B" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332486v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.04.020" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWKG3JW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350705v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignani" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012127" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302890v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohiu Liu" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdelfattah" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P. Hermann" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600098" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277538v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501561" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFL4GW7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389112v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ercole Conte" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Di Carlo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06711" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302900v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201600098" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142887v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Haham" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Grinblat" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Margel" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.04.039" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57XD54RK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110366v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toiron" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraisse Bernard" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.138" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79X9RC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183117v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta04077a" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186334v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.08.007" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST9CF4W6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195065v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Scheers" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500448" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T3DG327-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188739v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Armel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4367" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177752v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plumejeau" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b00299" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096250v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.12.032" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167030v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Amisse" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#269;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00470" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195979v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8074593" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188769v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu U. M. Patel" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Lapornik" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Kozelj" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05609" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087975v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507574e" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091240v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5097579" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933406v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.022" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TJVHL7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091248v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.09.018" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C13S6T7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975353v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00102H" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969129v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Mali" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300972" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4J72JXJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091244v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Merkel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chumakov" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rueffer" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.147601" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786427v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cau" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1490-z" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z911M5HF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797997v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312195a" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808221v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.03.029" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FXB7S92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924129v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lambert" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51282G" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780814v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Tessier" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.12.058" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NMXTB5G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770911v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Noiville" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Bogaert" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41977G" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845155v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lippens" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Savych" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402498p" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718520v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perea" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.016" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-516SKT53-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770796v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja310347x" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615183v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Willmann" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.01.091" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WTKJB4D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615188v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Goemaere" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soares" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Thiaux" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.06.004" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD0TXML3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614979v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Ruiz" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artus" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.001" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN1C4W54-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687590v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacella" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B. Andreozzi" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Fournier" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giantomassi" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5525-y" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DRRNR4W3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576002v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Sy Seck" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libasse Diop" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2010.33.6.301" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558207v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dargaud" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3295" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJMQDG2X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576003v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2010.33.6.307" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604801v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lopes" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg100525h" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576006v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Arfaouia" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayen" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN08105" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799216v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yu Piao" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906891y" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799213v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Dzwigaj" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Janas" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rojek" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Wagner" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.07.017" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JZW8CVT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799212v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B806501B" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-974HV2VG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133593v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.10.080" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQR1XN5Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138685v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062208p" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSB21K37-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020239v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Groust" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pommier" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villain" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-005-5865-3" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJR3K6JR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032199v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Flogeac" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aplincourt" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005037" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128574v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lomenech" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Bery" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886300v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022081v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Meng" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968373v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762431v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968341v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sougrati" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815531v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sougrati" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158774v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549066v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Johansson" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-01160mtgabs" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585094v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long H. B. Nguyen" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329512v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wang" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Xu" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341788v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341796v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924898v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924909v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737139v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703616v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Larbi" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Larhrib" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13891-1.00005-4" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327096v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818069.ch4" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496314v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/x-ray-characterization-of-nanostructured-energy-materials-by-synchrotron-radiation/x-ray-absorption-spectroscopy-study-of-battery-materials" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66868" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770930v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527645329.ch10" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655743v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17952-5_10" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2XKXWH8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418456v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pierre Hermann" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924871v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807251v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman, Altin" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092493v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>