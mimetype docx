--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -1574,429 +1574,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02918927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body composition and clinical symptoms in patients with hip or knee osteoarthritis: Results from the KHOALA cohort</w:t>
+                <w:t xml:space="preserve">Holmium laser versus thulium laser enucleation of the prostate: a matched-pair analysis from two centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Jeanmaire</w:t>
+                <w:t xml:space="preserve">Giacomo Maria Pirola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mazieres</w:t>
+                <w:t xml:space="preserve">Giovanni Saredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Verrouil</w:t>
+                <w:t xml:space="preserve">Ricardo Codas Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+                <w:t xml:space="preserve">Andrea Pacchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Arthritis and Rheumatism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (6), pp.797-804. </w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (8), pp.223-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.semarthrit.2017.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1756287218779784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543297v1</w:t>
+                <w:t xml:space="preserve">hal-04548036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holmium laser versus thulium laser enucleation of the prostate: a matched-pair analysis from two centers</w:t>
+                <w:t xml:space="preserve">Toe dystonia in Parkinson's disease: Impact of subthalamic nucleus deep brain stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Maria Pirola</w:t>
+                <w:t xml:space="preserve">Chloe Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Saredi</w:t>
+                <w:t xml:space="preserve">Solveig Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Codas Duarte</w:t>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pacchetti</w:t>
+                <w:t xml:space="preserve">Sylvie Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Urology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (8), pp.223-233. </w:t>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 392, pp.65-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1756287218779784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548036v1</w:t>
+                <w:t xml:space="preserve">hal-04548039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toe dystonia in Parkinson's disease: Impact of subthalamic nucleus deep brain stimulation</w:t>
+                <w:t xml:space="preserve">Body composition and clinical symptoms in patients with hip or knee osteoarthritis: Results from the KHOALA cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Laurencin</w:t>
+                <w:t xml:space="preserve">Clémence Jeanmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Montaut</w:t>
+                <w:t xml:space="preserve">Bernard Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vial</w:t>
+                <w:t xml:space="preserve">Evelyne Verrouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bin</w:t>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 392, pp.65-68. </w:t>
+              <w:t xml:space="preserve">Seminars in Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (6), pp.797-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2018.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.semarthrit.2017.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548039v1</w:t>
+                <w:t xml:space="preserve">hal-02543297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of criteria for the definition of transient lower esophageal sphincter relaxations using high‐resolution manometry</w:t>
               </w:r>
@@ -2407,51 +2407,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DXA Body Composition, Sarcopenia and Knee and Hip Osteoarthritis: Results from the Khoala Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jeanmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chary-Valckenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2697,51 +2697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Korobelnik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delafoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.15260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04485755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bonnot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hadeedi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Kepenekian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ASW.0000000000000018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fargeton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.13714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Funk-Debleds" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.03.231" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Abukhashabah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fardeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brezin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.15214" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H. Souied" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baillif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Milazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0000000000003310" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;emmanuelle Fargeton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alexandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bin-Dorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072347" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Jay-Caillierez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cjs.002120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grobost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Beaudoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051262" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02918927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Spitz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67436-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02543297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jeanmaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazieres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Verrouil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2017.10.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Maria Pirola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Saredi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Codas Duarte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pacchetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756287218779784" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Laurencin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Montaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.07.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holloway" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zerbib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12920" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perinel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sielezneff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gainant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-No&#235;l Gilly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-015-5005-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chary-Valckenaere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Korobelnik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delafoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.15260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04485755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bonnot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hadeedi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Kepenekian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ASW.0000000000000018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fargeton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.13714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Funk-Debleds" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.03.231" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Abukhashabah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fardeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brezin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.15214" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H. Souied" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baillif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Milazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0000000000003310" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;emmanuelle Fargeton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alexandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bin-Dorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072347" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Jay-Caillierez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cjs.002120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grobost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Beaudoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051262" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02918927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Spitz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67436-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Maria Pirola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Saredi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Codas Duarte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pacchetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756287218779784" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Laurencin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Montaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.07.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02543297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jeanmaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazieres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Verrouil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2017.10.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holloway" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zerbib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12920" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perinel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sielezneff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gainant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-No&#235;l Gilly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-015-5005-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chary-Valckenaere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>