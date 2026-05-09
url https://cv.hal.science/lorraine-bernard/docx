--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a Geriatric Intervention to Improve Screening and Management of Undernutrition in Older Patients Undergoing Surgery for Colorectal Cancer: Results of the ANC Stepped-Wedge Trial</w:t>
+                <w:t xml:space="preserve">Safety and efficacy of a strategy of vitamin K antagonist reversal with prothrombin complex concentrates compared to vitamin K in patients with hip fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Bernard</w:t>
+                <w:t xml:space="preserve">Lucille Jay-Caillierez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Alexandre</w:t>
+                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bin-Dorel</w:t>
+                <w:t xml:space="preserve">Anthony Viste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
+                <w:t xml:space="preserve">Mathilde Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Decullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (7), pp.2347. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Surgery. Journal Canadien De Chirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (3), pp E330-E338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13072347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1503/cjs.002120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482165v1</w:t>
+                <w:t xml:space="preserve">hal-03564310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of a strategy of vitamin K antagonist reversal with prothrombin complex concentrates compared to vitamin K in patients with hip fracture</w:t>
+                <w:t xml:space="preserve">Impact of a Geriatric Intervention to Improve Screening and Management of Undernutrition in Older Patients Undergoing Surgery for Colorectal Cancer: Results of the ANC Stepped-Wedge Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Jay-Caillierez</w:t>
+                <w:t xml:space="preserve">Thomas Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
+                <w:t xml:space="preserve">Marine Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Viste</w:t>
+                <w:t xml:space="preserve">Sylvie Bin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lefevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Decullier</w:t>
+                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Surgery. Journal Canadien De Chirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (3), pp E330-E338. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.2347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1503/cjs.002120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13072347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564310v1</w:t>
+                <w:t xml:space="preserve">hal-03482165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and Safety of a 0.1% Tacrolimus Nasal Ointment as a Treatment for Epistaxis in Hereditary Hemorrhagic Telangiectasia: A Double-Blind, Randomized, Placebo-Controlled, Multicenter Trial</w:t>
               </w:r>
@@ -1574,161 +1574,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02918927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holmium laser versus thulium laser enucleation of the prostate: a matched-pair analysis from two centers</w:t>
+                <w:t xml:space="preserve">Body composition and clinical symptoms in patients with hip or knee osteoarthritis: Results from the KHOALA cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Maria Pirola</w:t>
+                <w:t xml:space="preserve">Clémence Jeanmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Saredi</w:t>
+                <w:t xml:space="preserve">Bernard Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Codas Duarte</w:t>
+                <w:t xml:space="preserve">Evelyne Verrouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pacchetti</w:t>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Urology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (8), pp.223-233. </w:t>
+              <w:t xml:space="preserve">Seminars in Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (6), pp.797-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1756287218779784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.semarthrit.2017.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548036v1</w:t>
+                <w:t xml:space="preserve">hal-02543297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toe dystonia in Parkinson's disease: Impact of subthalamic nucleus deep brain stimulation</w:t>
               </w:r>
@@ -1812,578 +1812,590 @@
               <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 392, pp.65-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jns.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body composition and clinical symptoms in patients with hip or knee osteoarthritis: Results from the KHOALA cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holmium laser versus thulium laser enucleation of the prostate: a matched-pair analysis from two centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mazieres</w:t>
+                <w:t xml:space="preserve">Giacomo Maria Pirola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Verrouil</w:t>
+                <w:t xml:space="preserve">Giovanni Saredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Codas Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pacchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Arthritis and Rheumatism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semarthrit.2017.10.012⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (8), pp.223-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1756287218779784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543297v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of criteria for the definition of transient lower esophageal sphincter relaxations using high‐resolution manometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Enteral Versus Total Parenteral Nutrition in Patients Undergoing Pancreaticoduodenectomy: A Randomized Multicenter Controlled Trial (Nutri-DPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Holloway</w:t>
+                <w:t xml:space="preserve">Julie Perinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Keller</w:t>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Herbella</w:t>
+                <w:t xml:space="preserve">Bertrand Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zerbib</w:t>
+                <w:t xml:space="preserve">Igor Sielezneff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gainant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 264, pp.731-737</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548046v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Enteral Versus Total Parenteral Nutrition in Patients Undergoing Pancreaticoduodenectomy: A Randomized Multicenter Controlled Trial (Nutri-DPC)</w:t>
+                <w:t xml:space="preserve">Validation of criteria for the definition of transient lower esophageal sphincter relaxations using high‐resolution manometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Perinel</w:t>
+                <w:t xml:space="preserve">S. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mariette</w:t>
+                <w:t xml:space="preserve">R. Holloway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dousset</w:t>
+                <w:t xml:space="preserve">J. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Sielezneff</w:t>
+                <w:t xml:space="preserve">F. Herbella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gainant</w:t>
+                <w:t xml:space="preserve">F. Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nmo.12920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466785v1</w:t>
+                <w:t xml:space="preserve">hal-04548046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resectability of Peritoneal Carcinomatosis: Learnings from a Prospective Cohort of 533 Consecutive Patients Selected for Cytoreductive Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kayvan Mohkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Bakrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Noël Gilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (4), pp.1261-1270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1245/s10434-015-5005-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2393,78 +2405,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DXA Body Composition, Sarcopenia and Knee and Hip Osteoarthritis: Results from the Khoala Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jeanmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chary-Valckenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2492,65 +2504,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 ACR/ARHP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Boston, United States. pp.S92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2697,51 +2709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Korobelnik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delafoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.15260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04485755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bonnot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hadeedi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Kepenekian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ASW.0000000000000018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fargeton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.13714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Funk-Debleds" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.03.231" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Abukhashabah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fardeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brezin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.15214" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H. Souied" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baillif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Milazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0000000000003310" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;emmanuelle Fargeton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alexandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bin-Dorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072347" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Jay-Caillierez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cjs.002120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grobost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Beaudoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051262" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02918927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Spitz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67436-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Maria Pirola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Saredi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Codas Duarte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pacchetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756287218779784" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Laurencin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Montaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.07.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02543297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jeanmaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazieres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Verrouil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2017.10.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holloway" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zerbib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12920" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perinel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sielezneff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gainant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-No&#235;l Gilly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-015-5005-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chary-Valckenaere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Korobelnik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delafoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.15260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04485755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bonnot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hadeedi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Kepenekian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ASW.0000000000000018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fargeton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.13714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Funk-Debleds" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.03.231" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Abukhashabah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fardeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brezin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.15214" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H. Souied" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baillif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Milazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0000000000003310" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;emmanuelle Fargeton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Jay-Caillierez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefevre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cjs.002120" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bin-Dorel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072347" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grobost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Beaudoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051262" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02918927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Spitz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67436-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02543297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jeanmaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazieres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Verrouil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2017.10.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Laurencin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Montaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.07.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M2054JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Maria Pirola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Saredi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Codas Duarte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pacchetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756287218779784" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perinel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sielezneff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gainant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holloway" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zerbib" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12920" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-No&#235;l Gilly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-015-5005-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chary-Valckenaere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>