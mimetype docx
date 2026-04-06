--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -219,209 +219,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S’engager, certes ! Mais pourquoi et comment ? ». Comment concilier sens de l’engagement et participation des clients-sociétaires dans une coopérative : le cas Enercoop Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Poels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorreine Petters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48748/BEJA-YQ98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre comunicação pública e promoção política: interações de Emmanuel Macron e youtubers na gestão da pandemia de covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorreine Petters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula de Souza Paes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rumores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (31), pp.133-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11606/issn.1982-677X.rum.2022.200398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902293v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03900646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation d’informations en France. Quelle place pour la télévision ?</w:t>
               </w:r>
@@ -959,174 +959,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La publicité « testimoniale » : entre exemplification et exemplarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorreine Petters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel dialogisme lors d’un buzz ? Le cas de l’opération de communication Dites-le de Nutella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorreine Petters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Română de Jurnalism şi Comunicare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 54 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900636v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03900571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1207,178 +1207,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les processus de concertation au sein d’un réseau de coopératives : perspectives et limites pour l’exercice démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Poels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorreine Petters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées GESS « Sociales, solidaires, et écologiques ? Tensions et convergences des organisations de l’ESS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPEC; Université Gustave Eiffel, Dec 2024, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Representações das tecnologias digitais nas politicas públicas francesas em torno do meio ambiente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorreine Petters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Seminário Internacional de Midiatização e Pesquisas em Midiatização e Processos Sociais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Midiacom, May 2024, São Paulo (virtual), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644640v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05479419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La numérisation des démarches de concertation : usages de plateformes contributives et mobilisations citoyennes</w:t>
               </w:r>
@@ -1472,51 +1472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique entre tensions et compromis. Le cas d'Enercoop LR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorreine Petters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Poels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions en tension : Controverses et tensions autour des transitions écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1554,51 +1554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre comunicação pública e promoção política: interações de Emmanuel Macron e youtubers nagestão da pandemia da Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorreine Petters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula de Souza Paes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Encontro Interinstitucional de Acontecimentos e Figuras Públicas – Celebridades, política e engajamento público</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, En ligne, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1893,165 +1893,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Publicidade social e igualdade de gêneros: o caso da marca Always</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorreine Petters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IBERCOM - Congrès international de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel dialogisme lors d’un buzz ? Le cas de l’opération de communication Dites-le de Nutella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorreine Petters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Comprendre la transition V. Développer la communication dialogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900849v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03900841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages du témoignage dans la publicité</w:t>
               </w:r>
@@ -2881,51 +2881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. Faciliter la participation plutôt que la gouverner : la Scic Enercoop Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorreine Petters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Poels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisations alternatives des citoyennetés. Récits d'expériences émancipatrices.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp. 117-127., 2024, 978-2-37687-974-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2950,51 +2950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformações da midiatização presidencial na França em 2022 e desafios na construção da visibilidade política</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula de Souza Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorreine Petters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4151,51 +4151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852533v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula de Souza Paes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1982-677X.rum.2022.200398" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/BEJA-YQ98" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peltier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.229.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03094781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14951" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03094724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03094808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18568/cmc.v16i46.1927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.198.0071" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemeri Laurindo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeandot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Soryano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Reis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852533v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poels" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/BEJA-YQ98" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula de Souza Paes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1982-677X.rum.2022.200398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peltier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.229.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03094781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14951" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03094724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03094808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18568/cmc.v16i46.1927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.198.0071" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemeri Laurindo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeandot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Soryano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Reis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>