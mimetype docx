--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -219,209 +219,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre comunicação pública e promoção política: interações de Emmanuel Macron e youtubers na gestão da pandemia de covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorreine Petters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula de Souza Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rumores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (31), pp.133-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.1982-677X.rum.2022.200398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S’engager, certes ! Mais pourquoi et comment ? ». Comment concilier sens de l’engagement et participation des clients-sociétaires dans une coopérative : le cas Enercoop Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Poels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorreine Petters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48748/BEJA-YQ98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900646v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03902293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation d’informations en France. Quelle place pour la télévision ?</w:t>
               </w:r>
@@ -665,174 +665,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chatbots em campanhas de sensibilização, narrativa conversacional e possibilidades interativas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorreine Petters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comunicação, Mídia, Consumo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18568/cmc.v16i46.1927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O que as “pessoas comuns” fazem à comunicação de marca? Uma análise de campanhas publicitárias francesas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorreine Petters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signos do Consumo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900436v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03094808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures d’autorité dans la publicité testimoniale</w:t>
               </w:r>
@@ -1207,178 +1207,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Representações das tecnologias digitais nas politicas públicas francesas em torno do meio ambiente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorreine Petters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI Seminário Internacional de Midiatização e Pesquisas em Midiatização e Processos Sociais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Midiacom, May 2024, São Paulo (virtual), Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les processus de concertation au sein d’un réseau de coopératives : perspectives et limites pour l’exercice démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Poels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorreine Petters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GESS « Sociales, solidaires, et écologiques ? Tensions et convergences des organisations de l’ESS »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPEC; Université Gustave Eiffel, Dec 2024, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479419v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04644640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La numérisation des démarches de concertation : usages de plateformes contributives et mobilisations citoyennes</w:t>
               </w:r>
@@ -1472,51 +1472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique entre tensions et compromis. Le cas d'Enercoop LR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorreine Petters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Poels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions en tension : Controverses et tensions autour des transitions écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1554,51 +1554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre comunicação pública e promoção política: interações de Emmanuel Macron e youtubers nagestão da pandemia da Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorreine Petters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula de Souza Paes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Encontro Interinstitucional de Acontecimentos e Figuras Públicas – Celebridades, política e engajamento público</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, En ligne, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2881,51 +2881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. Faciliter la participation plutôt que la gouverner : la Scic Enercoop Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorreine Petters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Poels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisations alternatives des citoyennetés. Récits d'expériences émancipatrices.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp. 117-127., 2024, 978-2-37687-974-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2950,51 +2950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformações da midiatização presidencial na França em 2022 e desafios na construção da visibilidade política</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula de Souza Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorreine Petters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4151,51 +4151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852533v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poels" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/BEJA-YQ98" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula de Souza Paes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1982-677X.rum.2022.200398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peltier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.229.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03094781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14951" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03094724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03094808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18568/cmc.v16i46.1927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.198.0071" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemeri Laurindo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeandot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Soryano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Reis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852533v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula de Souza Paes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1982-677X.rum.2022.200398" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/BEJA-YQ98" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peltier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.229.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03094781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14951" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03094724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03094808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18568/cmc.v16i46.1927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.198.0071" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemeri Laurindo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeandot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Soryano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Reis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>