--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -325,333 +325,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoBalade : Les transmissions multiples d’un objet nomade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interroger l’accès et la réutilisation de données libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masoni-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Transmissions.., 12, pp.81-103</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.176-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143771v1</w:t>
+                <w:t xml:space="preserve">hal-01098384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoBalade : un dispositif mobile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EcoBalade : Les transmissions multiples d’un objet nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10, pp.173-175</w:t>
+              <w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Transmissions.., 12, pp.81-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098390v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger l’accès et la réutilisation de données libres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Masoni-Lacroix</w:t>
+                <w:t xml:space="preserve">EcoBalade : un dispositif mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie P. Alemanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10, pp.176-178</w:t>
+              <w:t xml:space="preserve">, 2014, 10, pp.173-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098384v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dirigeants d’entreprises à l’ère des tweets : injonction de visibilité et crainte de s’exposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -799,51 +799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise et Sacré : Les nouvelles formes de négociation : communication numérique et organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie P. Alemanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -875,221 +875,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture de données, design d'interface : retour d’usages et reconfigurations de la recherche en SIC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interculturel et management : le journal interne comme lien de confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Rasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence internationale francophone en Sciences de l’Information et de la Communication, 20ème Colloque bilatéral franco-roumain en information-communication, « Intersections, Construction des savoirs en information-communication dans l’espace francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREFREA, Oct 2014, Bucarest, Roumanie. pp.77-78</w:t>
+              <w:t xml:space="preserve">Entreprise et Sacré. La confiance. Organisations, relations et capital humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PROPEDIA (Groupe IGS); L’équipe 3S du CIMEOS (Université de Bourgogne); L'OSI (Observatoire Social International), Dec 2014, Paris - La Défense (Tour GDF SUEZ), France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098444v1</w:t>
+                <w:t xml:space="preserve">hal-01098471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interculturel et management : le journal interne comme lien de confiance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouverture de données, design d'interface : retour d’usages et reconfigurations de la recherche en SIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masoni-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise et Sacré. La confiance. Organisations, relations et capital humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire PROPEDIA (Groupe IGS); L’équipe 3S du CIMEOS (Université de Bourgogne); L'OSI (Observatoire Social International), Dec 2014, Paris - La Défense (Tour GDF SUEZ), France. pp.1-12</w:t>
+              <w:t xml:space="preserve">2ème Conférence internationale francophone en Sciences de l’Information et de la Communication, 20ème Colloque bilatéral franco-roumain en information-communication, « Intersections, Construction des savoirs en information-communication dans l’espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREFREA, Oct 2014, Bucarest, Roumanie. pp.77-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098471v1</w:t>
+                <w:t xml:space="preserve">hal-01098444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légitimité du pouvoir des dirigeants d’entreprises à l’ère du numérique : Les blogs, de nouveaux espaces de sacralisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1608,51 +1608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blogs et sacré : un oxymore ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,51 +1789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication enchantée de l'idéologie managériale : storytelling et journal d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie P. Alemanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le storytelling : Succès des histoires, histoire d'un succès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.155-172, 2012, Communication et civilisation, 978-2-336-00388-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2351,51 +2351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrys Gherardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yz1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941087v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138s8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143771v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P. Alemanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masoni-Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi-Alexis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4317" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Alexis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00854330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00854335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03526536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NICE2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrys Gherardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yz1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941087v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138s8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masoni-Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi-Alexis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098390v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P. Alemanno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4317" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Alexis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00854330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00854335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03526536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NICE2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>