--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -325,333 +325,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger l’accès et la réutilisation de données libres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EcoBalade : Les transmissions multiples d’un objet nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10, pp.176-178</w:t>
+              <w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Transmissions.., 12, pp.81-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098384v1</w:t>
+                <w:t xml:space="preserve">hal-01143771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoBalade : Les transmissions multiples d’un objet nomade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EcoBalade : un dispositif mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie P. Alemanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Transmissions.., 12, pp.81-103</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.173-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143771v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoBalade : un dispositif mobile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interroger l’accès et la réutilisation de données libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masoni-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrys Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie P. Alemanno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peggy Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10, pp.173-175</w:t>
+              <w:t xml:space="preserve">, 2014, 10, pp.176-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098390v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dirigeants d’entreprises à l’ère des tweets : injonction de visibilité et crainte de s’exposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -799,51 +799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise et Sacré : Les nouvelles formes de négociation : communication numérique et organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie P. Alemanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -950,77 +950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture de données, design d'interface : retour d’usages et reconfigurations de la recherche en SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Masoni-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Conférence internationale francophone en Sciences de l’Information et de la Communication, 20ème Colloque bilatéral franco-roumain en information-communication, « Intersections, Construction des savoirs en information-communication dans l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREFREA, Oct 2014, Bucarest, Roumanie. pp.77-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1045,51 +1045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légitimité du pouvoir des dirigeants d’entreprises à l’ère du numérique : Les blogs, de nouveaux espaces de sacralisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1608,51 +1608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blogs et sacré : un oxymore ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,51 +1789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication enchantée de l'idéologie managériale : storytelling et journal d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie P. Alemanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le storytelling : Succès des histoires, histoire d'un succès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.155-172, 2012, Communication et civilisation, 978-2-336-00388-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2351,51 +2351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrys Gherardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yz1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941087v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138s8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masoni-Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi-Alexis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098390v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P. Alemanno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4317" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Alexis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00854330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00854335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03526536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NICE2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrys Gherardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yz1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941087v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138s8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143771v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P. Alemanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masoni-Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi-Alexis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4317" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Alexis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00854330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00854335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03526536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NICE2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>