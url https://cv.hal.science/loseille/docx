--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -663,572 +663,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient preconditioner for adaptive Fast Multipole accelerated Boundary Element Methods to model time-harmonic 3D wave propagation</w:t>
+                <w:t xml:space="preserve">Nonlinear corrector for Reynolds‐averaged Navier‐Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisal Amlani</w:t>
+                <w:t xml:space="preserve">Loïc Frazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Loseille</w:t>
+                <w:t xml:space="preserve">Alain Dervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 352 (1), pp.189-210. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (11), pp.557-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.4764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113702v1</w:t>
+                <w:t xml:space="preserve">hal-03162314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing anisotropic adaptive strategies on the second AIAA sonic boom workshop geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient preconditioner for adaptive Fast Multipole accelerated Boundary Element Methods to model time-harmonic 3D wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Amlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.C034840⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 352 (1), pp.189-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162311v1</w:t>
+                <w:t xml:space="preserve">hal-02113702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear corrector for Reynolds‐averaged Navier‐Stokes equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Comparing anisotropic adaptive strategies on the second AIAA sonic boom workshop geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Frazza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (11), pp.557-585. </w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (3), pp.938-952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.4764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.C034840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162314v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric-based anisotropic mesh adaptation for 3D acoustic boundary element methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
+                <w:t xml:space="preserve">Time-accurate multi-scale anisotropic mesh adaptation for unsteady flows in CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel P Groth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Loseille</w:t>
+                <w:t xml:space="preserve">A. Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 372, pp.473 - 499. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.06.048⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 373, pp.28-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895636v1</w:t>
+                <w:t xml:space="preserve">hal-03162329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-accurate multi-scale anisotropic mesh adaptation for unsteady flows in CFD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Olivier</w:t>
+                <w:t xml:space="preserve">Metric-based anisotropic mesh adaptation for 3D acoustic boundary element methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P Groth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 373, pp.28-63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.06.043⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 372, pp.473 - 499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03162329v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing anisotropic adaptive strategies on the 2nd AIAA sonic boom workshop geometry</w:t>
               </w:r>
@@ -1348,51 +1348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Belme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86 (6), pp.392-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2218,51 +2218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 59 (1), pp.47-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2302,359 +2302,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodel design strategies applied to sonic boom reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous mesh adaptation models for CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Borel-Sandou</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daumas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quang Dinh</w:t>
+                <w:t xml:space="preserve">Laurent Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (1-2), pp.245--269</w:t>
+              <w:t xml:space="preserve">Computational fluid dynamics journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (4), pp.346-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466947v1</w:t>
+                <w:t xml:space="preserve">hal-00799307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous mesh adaptation models for CFD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Multimodel design strategies applied to sonic boom reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Borel-Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hascoet</w:t>
+                <w:t xml:space="preserve">Quang Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational fluid dynamics journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (4), pp.346-355</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (1-2), pp.245--269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799307v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-model and multi-scale optimization strategies. Application to sonic boom reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Borel-Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (1-2), pp.191--214</w:t>
@@ -3181,160 +3181,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearfield anisotropic mesh adaptivity for the third AIAA sonic boom workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Vanharen</w:t>
+                <w:t xml:space="preserve">P2 Cavity Operator and Riemannian Curved Edge Length Optimization: a Path to High-Order Mesh Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rochery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Andrew Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Scitech Forum - 3rd AIAA Sonic Boom Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2021-0347⟩</w:t>
+              <w:t xml:space="preserve">AIAA Scitech Forum 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2021-1781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401294v1</w:t>
+                <w:t xml:space="preserve">hal-03163746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2 Cavity Operator with Metric-Based Volume and Surface Curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Rochery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3350,148 +3324,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Meshing Roundtable (IMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2 Cavity Operator and Riemannian Curved Edge Length Optimization: a Path to High-Order Mesh Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Rochery</w:t>
+                <w:t xml:space="preserve">Nearfield anisotropic mesh adaptivity for the third AIAA sonic boom workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vanharen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Andrew Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Scitech Forum 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual, United States. </w:t>
+              <w:t xml:space="preserve">AIAA Scitech Forum - 3rd AIAA Sonic Boom Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual Event, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2021-1781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2021-0347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163746v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments on the ${P^2}$ cavity operator and Bézier Jacobian correction using the simplex algorithm.</w:t>
               </w:r>
@@ -3562,247 +3562,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of atmospheric conditions on contrail formation: 3D simulation versus Schmidt- Appleman criterion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent developments on adaptive fast Boundary Element Methods to model elastic wave propagation in sedimentary basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Amlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISABE 2019 - 24th ISABE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Canberra, Australia</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470854v1</w:t>
+                <w:t xml:space="preserve">hal-04824557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments on adaptive fast Boundary Element Methods to model elastic wave propagation in sedimentary basins</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of atmospheric conditions on contrail formation: 3D simulation versus Schmidt- Appleman criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weeded Ghedhaifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bienner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Megherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Terrenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">ISABE 2019 - 24th ISABE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824557v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Error Estimate for High-order Parametric Surface Mesh Generation</w:t>
               </w:r>
@@ -3886,602 +3886,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear corrector for RANS equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Anisotropic Error Estimates for the Onera M6 Wing RANS Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd A Michal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Frazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Fluid Dynamics Conference, AIAA AVIATION Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 AIAA Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-0920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962171v1</w:t>
+                <w:t xml:space="preserve">hal-01962254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vizir: High-order mesh and solution visualization using OpenGL 4.0 graphic pipeline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity-change moving mesh methods for high-order meshes: Toward closed advancing-layer high-order boundary layer mesh generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Feuillet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 - AIAA Aerospace Sciences Meeting, AIAA SciTech Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2018-1174⟩</w:t>
+              <w:t xml:space="preserve">2018 Fluid Dynamics Conference, AIAA AVIATION Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-4167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686714v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Anisotropic Error Estimates for the Onera M6 Wing RANS Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Marcum</w:t>
+                <w:t xml:space="preserve">Unstructured Grid Adaptation and Solver Technology for Turbulent Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kamenetskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua J Krakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AIAA Aerospace Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2018-0920⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01962254v1</w:t>
+                <w:t xml:space="preserve">hal-01962247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity-change moving mesh methods for high-order meshes: Toward closed advancing-layer high-order boundary layer mesh generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vizir: High-order mesh and solution visualization using OpenGL 4.0 graphic pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Feuillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Fluid Dynamics Conference, AIAA AVIATION Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2018-4167⟩</w:t>
+              <w:t xml:space="preserve">2018 - AIAA Aerospace Sciences Meeting, AIAA SciTech Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, kissimmee, United States. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-1174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962129v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstructured Grid Adaptation and Solver Technology for Turbulent Flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear corrector for RANS equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Frazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dervieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AIAA Aerospace Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States</w:t>
+              <w:t xml:space="preserve">2018 Fluid Dynamics Conference, AIAA AVIATION Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962247v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tokamesh : A software for mesh generation in Tokamaks</w:t>
               </w:r>
@@ -4864,64 +4864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of contrail formation on the Common Research Model wing/body/engine configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weeded Ghedhaifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Chmielaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5191,286 +5191,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Grad-Shafranov equilibrium solvers and grid generation to study plasma confinement properties in nuclear fusion devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D metric-based anisotropic mesh adaptation for the fast multipole accelerated boundary element method in acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Amlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P Groth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coupled Problems 2017 - VII International Conference on Coupled Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.190103</w:t>
+              <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644328v1</w:t>
+                <w:t xml:space="preserve">hal-01598238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D metric-based anisotropic mesh adaptation for the fast multipole accelerated boundary element method in acoustics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling Grad-Shafranov equilibrium solvers and grid generation to study plasma confinement properties in nuclear fusion devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Coupled Problems 2017 - VII International Conference on Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.190103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598238v1</w:t>
+                <w:t xml:space="preserve">hal-01644328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstructured Grid Adaptation: Status, Potential Impacts, and Recommended Investments Towards CFD 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua J Krakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd A Michal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5524,246 +5524,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates- and Corrector-based Mesh Adaptation</w:t>
+                <w:t xml:space="preserve">Sonic Boom Assessment of a Hypersonic Transport Vehicle with Advanced Numerical Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Brethes</w:t>
+                <w:t xml:space="preserve">David Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itham Salah El Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Pan-American Congress on Computational Mechanics - PANACM 2015 XI Argentine Congress on Computational Mechanics - MECOM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256111v1</w:t>
+                <w:t xml:space="preserve">hal-01460159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Norm-Oriented Mesh Adaptation for Compressible Inviscid Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONVERGENT ERROR-CONTROLLED MESH ADAPTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Brethes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dervieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 53rd AIAA Aerospace Sciences Meeting, AIAA SciTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Kissimmee, Florida, United States</w:t>
+              <w:t xml:space="preserve">VII International Conference on Adaptive Modeling and Simulation ADMOS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256131v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigrid Strategies Coupled with Anisotropic Mesh Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5782,305 +5808,279 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Kissimmee, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2015-2041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONVERGENT ERROR-CONTROLLED MESH ADAPTATION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic Norm-Oriented Mesh Adaptation for Compressible Inviscid Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International Conference on Adaptive Modeling and Simulation ADMOS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve"> 53rd AIAA Aerospace Sciences Meeting, AIAA SciTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Kissimmee, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256104v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic Boom Assessment of a Hypersonic Transport Vehicle with Advanced Numerical Methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Itham Salah El Din</w:t>
+                <w:t xml:space="preserve">Estimates- and Corrector-based Mesh Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Brethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">1st Pan-American Congress on Computational Mechanics - PANACM 2015 XI Argentine Congress on Computational Mechanics - MECOM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460159v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS GOAL-ORIENTED MESH ADAPTATION FOR FLUID-STRUCTURE INTERACTION</w:t>
               </w:r>
@@ -6200,51 +6200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dagrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itham Salah El Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Sonic Boom Prediction Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, National Harbor, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6486,77 +6486,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonic boom modeling: aspects, numerical methods and optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6766,51 +6766,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh Adaptation for Computational Fluid Dynamics 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7802,51 +7802,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh adaptation for k-exact CFD approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Gauci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8784,103 +8784,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA 18th month Technical report to HISAC 2.3. 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8902,103 +8902,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler-based boom reduction: INRIA contribution to HISAC 2.3. 2 Workshop Saint-Cloud, June 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9386,51 +9386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanharen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Andrew Park" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036502" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-021-01435-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Feuillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maunoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109860" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Galbraith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Caplan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Carson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Balan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058783" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02554187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2020.102846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Amlani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.04.026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frazza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C034840" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4764" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Groth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loseille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNQ2RSJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Frazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carabias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4423" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Menier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2016.09.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2015.09.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.10.122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.400" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090754078" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10078654X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alauzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.09.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1W90D98-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03167248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourgault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picasso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1797" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9KPMNJM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel-Sandou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daumas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Dinh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hascoet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille-Marie Tenkes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alauzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-1246" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Clerici" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-3521" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03539257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2246" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Tarsia-Morisco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0388" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andrew Park" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-0347" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03163746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1781" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0389" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeded Ghedhaifi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bienner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Megherbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montreuil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Terrenoire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02345068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3653371" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1174" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A Michal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0920" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4167" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Park" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ibanez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kamenetskiy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J Krakos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946862v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Lakhlili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chmielaski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vuillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3189" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13992-6_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644328v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598238v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438667v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Alonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3323" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Brethes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256104v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460159v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coulouvrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256101v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gauci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alauzet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dervieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dagrau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113355v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2925" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935369v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainald Lohner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-169" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03930979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1893" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163991" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146790v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis George" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mar&#233;chal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119788072.index" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis George" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laug" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562276v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pages.saclay.inria.fr/frederic.alauzet/download/George_Mesh%20generation%20and%20mesh%20adaptivity%20theory%20and%20techniques.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/handbooks/15708659/18/supp/C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2016.10.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438876v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picasso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06053-8_11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-152" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935356v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02335-9_30" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainald L&#246;hner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33573-0_29" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5SNQVCK1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Gauci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337014v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378738v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Olivier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466953v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466952v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361961v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03166693v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanharen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Andrew Park" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036502" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-021-01435-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Feuillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maunoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109860" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Galbraith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Caplan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Carson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Balan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058783" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02554187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2020.102846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frazza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4764" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Amlani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.04.026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C034840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loseille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNQ2RSJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Groth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Frazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carabias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4423" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Menier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2016.09.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2015.09.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.10.122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.400" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090754078" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10078654X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alauzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.09.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1W90D98-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03167248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourgault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picasso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1797" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9KPMNJM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hascoet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel-Sandou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daumas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Dinh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille-Marie Tenkes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alauzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-1246" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Clerici" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-3521" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03539257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2246" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Tarsia-Morisco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0388" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03163746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1781" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andrew Park" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-0347" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0389" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeded Ghedhaifi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bienner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Megherbi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montreuil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Terrenoire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02345068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3653371" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A Michal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0920" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962129v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Park" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ibanez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kamenetskiy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J Krakos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1174" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946862v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Lakhlili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chmielaski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vuillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3189" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13992-6_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438667v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Alonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3323" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coulouvrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256104v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Brethes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2041" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256131v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256101v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gauci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alauzet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dervieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dagrau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113355v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2925" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935369v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainald Lohner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-169" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03930979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1893" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163991" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146790v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis George" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mar&#233;chal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119788072.index" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis George" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laug" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562276v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pages.saclay.inria.fr/frederic.alauzet/download/George_Mesh%20generation%20and%20mesh%20adaptivity%20theory%20and%20techniques.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/handbooks/15708659/18/supp/C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2016.10.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438876v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picasso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06053-8_11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-152" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935356v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02335-9_30" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainald L&#246;hner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33573-0_29" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5SNQVCK1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Gauci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337014v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378738v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Olivier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466953v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466952v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361961v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03166693v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>