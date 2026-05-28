--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -988,247 +988,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-accurate multi-scale anisotropic mesh adaptation for unsteady flows in CFD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
+                <w:t xml:space="preserve">Metric-based anisotropic mesh adaptation for 3D acoustic boundary element methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loseille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Olivier</w:t>
+                <w:t xml:space="preserve">Samuel P Groth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 373, pp.28-63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.06.043⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 372, pp.473 - 499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162329v1</w:t>
+                <w:t xml:space="preserve">hal-01895636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric-based anisotropic mesh adaptation for 3D acoustic boundary element methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Loseille</w:t>
+                <w:t xml:space="preserve">Time-accurate multi-scale anisotropic mesh adaptation for unsteady flows in CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 372, pp.473 - 499. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 373, pp.28-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.06.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.06.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01895636v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing anisotropic adaptive strategies on the 2nd AIAA sonic boom workshop geometry</w:t>
               </w:r>
@@ -2218,51 +2218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 59 (1), pp.47-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3272,226 +3272,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2 Cavity Operator with Metric-Based Volume and Surface Curvature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Rochery</w:t>
+                <w:t xml:space="preserve">Nearfield anisotropic mesh adaptivity for the third AIAA sonic boom workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vanharen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Andrew Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Meshing Roundtable (IMR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Scitech Forum - 3rd AIAA Sonic Boom Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual Event, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2021-0347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521606v1</w:t>
+                <w:t xml:space="preserve">hal-04401294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearfield anisotropic mesh adaptivity for the third AIAA sonic boom workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Vanharen</w:t>
+                <w:t xml:space="preserve">P2 Cavity Operator with Metric-Based Volume and Surface Curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rochery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Andrew Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Scitech Forum - 3rd AIAA Sonic Boom Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Meshing Roundtable (IMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2021-0347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04401294v1</w:t>
+                <w:t xml:space="preserve">hal-03521606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments on the ${P^2}$ cavity operator and Bézier Jacobian correction using the simplex algorithm.</w:t>
               </w:r>
@@ -3562,247 +3562,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments on adaptive fast Boundary Element Methods to model elastic wave propagation in sedimentary basins</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of atmospheric conditions on contrail formation: 3D simulation versus Schmidt- Appleman criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weeded Ghedhaifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bienner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Megherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Terrenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">ISABE 2019 - 24th ISABE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824557v1</w:t>
+                <w:t xml:space="preserve">hal-02470854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of atmospheric conditions on contrail formation: 3D simulation versus Schmidt- Appleman criterion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent developments on adaptive fast Boundary Element Methods to model elastic wave propagation in sedimentary basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Amlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISABE 2019 - 24th ISABE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Canberra, Australia</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470854v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Error Estimate for High-order Parametric Surface Mesh Generation</w:t>
               </w:r>
@@ -3886,602 +3886,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Anisotropic Error Estimates for the Onera M6 Wing RANS Simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vizir: High-order mesh and solution visualization using OpenGL 4.0 graphic pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AIAA Aerospace Sciences Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2018-0920⟩</w:t>
+              <w:t xml:space="preserve">2018 - AIAA Aerospace Sciences Meeting, AIAA SciTech Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, kissimmee, United States. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-1174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962254v1</w:t>
+                <w:t xml:space="preserve">hal-01686714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity-change moving mesh methods for high-order meshes: Toward closed advancing-layer high-order boundary layer mesh generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Feuillet</w:t>
+                <w:t xml:space="preserve">Nonlinear corrector for RANS equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Frazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Fluid Dynamics Conference, AIAA AVIATION Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Atlanta, United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2018, Atlanta, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962129v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstructured Grid Adaptation and Solver Technology for Turbulent Flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joshua J Krakos</w:t>
+                <w:t xml:space="preserve">Comparing Anisotropic Error Estimates for the Onera M6 Wing RANS Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd A Michal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Frazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AIAA Aerospace Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-0920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962247v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vizir: High-order mesh and solution visualization using OpenGL 4.0 graphic pipeline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity-change moving mesh methods for high-order meshes: Toward closed advancing-layer high-order boundary layer mesh generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Feuillet</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 - AIAA Aerospace Sciences Meeting, AIAA SciTech Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2018-1174⟩</w:t>
+              <w:t xml:space="preserve">2018 Fluid Dynamics Conference, AIAA AVIATION Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-4167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686714v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear corrector for RANS equations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unstructured Grid Adaptation and Solver Technology for Turbulent Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kamenetskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua J Krakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Fluid Dynamics Conference, AIAA AVIATION Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">2018 AIAA Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962171v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tokamesh : A software for mesh generation in Tokamaks</w:t>
               </w:r>
@@ -4750,269 +4750,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of porous gyroid scaffolds for bone tissue engineering: Mechanical modelling and numerical validation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation of contrail formation on the Common Research Model wing/body/engine configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weeded Ghedhaifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Vivien Chmielaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Loseille</w:t>
+                <w:t xml:space="preserve">Francois Vuillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Naili</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">176th Meeting of the Acoustical Society of America (ASA) and 2018 Acoustics Week Canada of the Canadian Acoustical Association,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Aviation and Aeronautics Forum and Exposition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-3189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355094v1</w:t>
+                <w:t xml:space="preserve">hal-01961143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of contrail formation on the Common Research Model wing/body/engine configuration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasonic characterization of porous gyroid scaffolds for bone tissue engineering: Mechanical modelling and numerical validation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Vuillot</w:t>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Aviation and Aeronautics Forum and Exposition 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">176th Meeting of the Acoustical Society of America (ASA) and 2018 Acoustics Week Canada of the Canadian Acoustical Association,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Victoria, Canada. pp.1820</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961143v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2 mesh optimization operators</w:t>
               </w:r>
@@ -5191,286 +5191,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D metric-based anisotropic mesh adaptation for the fast multipole accelerated boundary element method in acoustics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling Grad-Shafranov equilibrium solvers and grid generation to study plasma confinement properties in nuclear fusion devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Coupled Problems 2017 - VII International Conference on Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.190103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598238v1</w:t>
+                <w:t xml:space="preserve">hal-01644328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Grad-Shafranov equilibrium solvers and grid generation to study plasma confinement properties in nuclear fusion devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D metric-based anisotropic mesh adaptation for the fast multipole accelerated boundary element method in acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Amlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P Groth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coupled Problems 2017 - VII International Conference on Coupled Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.190103</w:t>
+              <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644328v1</w:t>
+                <w:t xml:space="preserve">hal-01598238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstructured Grid Adaptation: Status, Potential Impacts, and Recommended Investments Towards CFD 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua J Krakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd A Michal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5645,51 +5645,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONVERGENT ERROR-CONTROLLED MESH ADAPTATION</w:t>
+                <w:t xml:space="preserve">Estimates- and Corrector-based Mesh Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Brethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
@@ -5707,380 +5707,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International Conference on Adaptive Modeling and Simulation ADMOS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">1st Pan-American Congress on Computational Mechanics - PANACM 2015 XI Argentine Congress on Computational Mechanics - MECOM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256104v1</w:t>
+                <w:t xml:space="preserve">hal-01256111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigrid Strategies Coupled with Anisotropic Mesh Adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic Norm-Oriented Mesh Adaptation for Compressible Inviscid Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Scitech 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 53rd AIAA Aerospace Sciences Meeting, AIAA SciTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Kissimmee, Florida, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113357v1</w:t>
+                <w:t xml:space="preserve">hal-01256131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Norm-Oriented Mesh Adaptation for Compressible Inviscid Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONVERGENT ERROR-CONTROLLED MESH ADAPTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Brethes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dervieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 53rd AIAA Aerospace Sciences Meeting, AIAA SciTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Kissimmee, Florida, United States</w:t>
+              <w:t xml:space="preserve">VII International Conference on Adaptive Modeling and Simulation ADMOS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256131v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates- and Corrector-based Mesh Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Brethes</w:t>
+                <w:t xml:space="preserve">Multigrid Strategies Coupled with Anisotropic Mesh Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dervieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Pan-American Congress on Computational Mechanics - PANACM 2015 XI Argentine Congress on Computational Mechanics - MECOM 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Scitech 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Kissimmee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-2041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256111v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS GOAL-ORIENTED MESH ADAPTATION FOR FLUID-STRUCTURE INTERACTION</w:t>
               </w:r>
@@ -8462,185 +8462,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Mesh Model and Well-Posed Continuous Interpolation Error Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metrix User Guide. Error Estimates and Mesh Control for Anisotropic Mesh Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6846, INRIA. 2009, 54 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0363, INRIA. 2009, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00370235v1</w:t>
+                <w:t xml:space="preserve">inria-00363007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrix User Guide. Error Estimates and Mesh Control for Anisotropic Mesh Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous Mesh Model and Well-Posed Continuous Interpolation Error Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0363, INRIA. 2009, pp.36</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6846, INRIA. 2009, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00363007v1</w:t>
+                <w:t xml:space="preserve">inria-00370235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Order Sonic Boom Modeling by Adaptive Methods</w:t>
               </w:r>
@@ -9386,51 +9386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanharen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Andrew Park" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036502" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-021-01435-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Feuillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maunoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109860" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Galbraith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Caplan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Carson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Balan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058783" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02554187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2020.102846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frazza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4764" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Amlani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.04.026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C034840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loseille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNQ2RSJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Groth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Frazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carabias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4423" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Menier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2016.09.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2015.09.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.10.122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.400" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090754078" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10078654X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alauzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.09.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1W90D98-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03167248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourgault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picasso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1797" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9KPMNJM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hascoet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel-Sandou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daumas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Dinh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille-Marie Tenkes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alauzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-1246" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Clerici" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-3521" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03539257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2246" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Tarsia-Morisco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0388" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03163746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1781" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andrew Park" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-0347" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0389" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeded Ghedhaifi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bienner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Megherbi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montreuil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Terrenoire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02345068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3653371" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A Michal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0920" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962129v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Park" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ibanez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kamenetskiy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J Krakos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1174" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946862v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Lakhlili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chmielaski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vuillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3189" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13992-6_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438667v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Alonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3323" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coulouvrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256104v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Brethes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2041" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256131v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256101v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gauci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alauzet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dervieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dagrau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113355v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2925" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935369v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainald Lohner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-169" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03930979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1893" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163991" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146790v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis George" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mar&#233;chal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119788072.index" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis George" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laug" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562276v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pages.saclay.inria.fr/frederic.alauzet/download/George_Mesh%20generation%20and%20mesh%20adaptivity%20theory%20and%20techniques.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/handbooks/15708659/18/supp/C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2016.10.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438876v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picasso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06053-8_11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-152" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935356v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02335-9_30" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainald L&#246;hner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33573-0_29" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5SNQVCK1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Gauci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337014v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378738v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Olivier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466953v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466952v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361961v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03166693v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanharen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Andrew Park" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036502" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-021-01435-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Feuillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maunoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109860" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Galbraith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Caplan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Carson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Balan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058783" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02554187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2020.102846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frazza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4764" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Amlani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.04.026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C034840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Groth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loseille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNQ2RSJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Frazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carabias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4423" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Menier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2016.09.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2015.09.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.10.122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.400" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090754078" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10078654X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alauzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.09.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1W90D98-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03167248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourgault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picasso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1797" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9KPMNJM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hascoet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel-Sandou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daumas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Dinh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille-Marie Tenkes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alauzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-1246" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Clerici" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-3521" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03539257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2246" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Tarsia-Morisco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0388" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03163746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1781" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andrew Park" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-0347" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0389" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeded Ghedhaifi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bienner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Megherbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montreuil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Terrenoire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02345068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3653371" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1174" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A Michal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0920" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4167" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Park" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ibanez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kamenetskiy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J Krakos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946862v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Lakhlili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chmielaski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vuillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3189" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355094v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13992-6_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644328v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598238v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438667v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Alonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3323" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coulouvrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Brethes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256131v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113357v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2041" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256101v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gauci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alauzet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dervieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dagrau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113355v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2925" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935369v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainald Lohner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-169" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03930979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1893" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163991" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146790v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis George" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mar&#233;chal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119788072.index" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis George" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laug" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562276v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pages.saclay.inria.fr/frederic.alauzet/download/George_Mesh%20generation%20and%20mesh%20adaptivity%20theory%20and%20techniques.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/handbooks/15708659/18/supp/C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2016.10.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438876v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picasso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06053-8_11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-152" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935356v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02335-9_30" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainald L&#246;hner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33573-0_29" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5SNQVCK1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Gauci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337014v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378738v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Olivier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363007v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370235v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466953v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466952v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361961v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03166693v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>